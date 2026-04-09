--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -432,991 +432,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
+                <w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944887v1</w:t>
+                <w:t xml:space="preserve">hal-05191800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper-viscoelastic stress-softening modeling of pig perineal skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191800v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-viscoelastic stress-softening modeling of pig perineal skin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737984v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Mercoiret</w:t>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681813v1</w:t>
+                <w:t xml:space="preserve">hal-04381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289464v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chhean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guérandelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381514v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathis Coué</w:t>
+                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Mercoiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.110945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695267v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of an intermediate peak in DMTA analysis of multilayer ABS/PC samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubaker Alkhuder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 141 (6), pp.e54926. </w:t>
@@ -1582,771 +1582,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Density on Foam Collapse under Burning</w:t>
+                <w:t xml:space="preserve">Degradation of Styrenic Plastics during Recycling: Accommodation of PP within ABS after WEEE Plastics Imperfect Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Fayçal Baguian</w:t>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salifou Koucka Ouiminga</w:t>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Longuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">Agathe Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13010013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13091439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093651v1</w:t>
+                <w:t xml:space="preserve">hal-03215082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t>
+                <w:t xml:space="preserve">Influence of Density on Foam Collapse under Burning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Doineau</w:t>
+                <w:t xml:space="preserve">Abdoul Fayçal Baguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coqueugniot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">Salifou Koucka Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080239v1</w:t>
+                <w:t xml:space="preserve">hal-03093651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Styrenic Plastics during Recycling: Accommodation of PP within ABS after WEEE Plastics Imperfect Sorting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Girard</w:t>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Le Guen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Guillaume Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.1439. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.117403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13091439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215082v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PP Impurities on ABS Tensile Properties: Computational Mechanical Modelling Aspects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Perrin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13101647⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235511v1</w:t>
+                <w:t xml:space="preserve">hal-03277752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact of PP Impurities on ABS Tensile Properties: Computational Mechanical Modelling Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (7), pp.1721. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13101647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277752v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.137-152. </w:t>
@@ -2378,1070 +2378,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of plastics spectra in MIR and the potential impacts on identification towards recycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: III. Anticipating impacts of ageing on identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, pp.104980. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883749v1</w:t>
+                <w:t xml:space="preserve">hal-02573138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: III. Anticipating impacts of ageing on identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Degradation of Styrenic Plastics During Recycling: Impact of Reprocessing Photodegraded Material on Aspect and Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Edo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.51-64. </w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.2055-2077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10924-020-01741-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573138v1</w:t>
+                <w:t xml:space="preserve">hal-02573153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Styrenic Plastics During Recycling: Impact of Reprocessing Photodegraded Material on Aspect and Mechanical Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lafon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Youssef El Moussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-020-01741-8⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573153v1</w:t>
+                <w:t xml:space="preserve">hal-02632185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alterations of plastics spectra in MIR and the potential impacts on identification towards recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.104980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632185v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Compatibilization of PLA/PA11 Blends and Their Application in Additive Manufacturing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12030485⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372864v1</w:t>
+                <w:t xml:space="preserve">hal-01908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: I. Specific case of styrenic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.513-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908915v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: I. Specific case of styrenic polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: II. Specific case of polyolefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 95, pp.513-525. </w:t>
+              <w:t xml:space="preserve">, 2019, 98, pp.160-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424757v1</w:t>
+                <w:t xml:space="preserve">hal-02424758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: II. Specific case of polyolefins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reactive Compatibilization of PLA/PA11 Blends and Their Application in Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.160-172. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), art. 485 - 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12030485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424758v1</w:t>
+                <w:t xml:space="preserve">hal-02372864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of internal residual stress in linear and branched polyethylene films during cast film extrusion: Towards a prediction of heat-shrinkability</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,511 +3555,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of void growth in Phenolic Molding Compounds filled PolyPropylene from optical measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fire behaviour of electrical cables in cone calorimeter: Influence of cables structure and layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernardeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perrin Didier</w:t>
+                <w:t xml:space="preserve">Carcillo Magalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. C Benezet</w:t>
+                <w:t xml:space="preserve">Caro Anne-Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnier Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesta Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908889v1</w:t>
+                <w:t xml:space="preserve">hal-02883683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Computational modelling of void growth in Phenolic Molding Compounds filled PolyPropylene from optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. C Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 71, pp.209 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908907v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of electrical cables in cone calorimeter: Influence of cables structure and layout</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesta Emmanuelle</w:t>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99, pp.12-21. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883683v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of waste thermoset material as a filler in thermoplastic: Mechanical properties of phenolic molding compound waste-filled PP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 135 (12), pp.45849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4106,90 +4106,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a recycling solution for waste thermoset material: waste source study, comminution scheme and filler characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (2), pp.1320-1336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4223,77 +4223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acera Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,64 +4500,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,77 +4621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,51 +4807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.142-162. </w:t>
@@ -4883,623 +4883,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical HI-RTE elastography and pregnancy outcome: a prospective study</w:t>
+                <w:t xml:space="preserve">Influence of the grafting topology of hydrophobic silica surfaces on the mechanical properties of silicone high consistency rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sabiani</w:t>
+                <w:t xml:space="preserve">David Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Haumonte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2015.01.016⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.1128-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.4876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914208v1</w:t>
+                <w:t xml:space="preserve">hal-01221567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the grafting topology of hydrophobic silica surfaces on the mechanical properties of silicone high consistency rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cervical HI-RTE elastography and pregnancy outcome: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mariot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Haumonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Ganachaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.4876⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186, pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2015.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01221567v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Batistella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Longerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.034⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.278-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914339v1</w:t>
+                <w:t xml:space="preserve">hal-02914238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Longerey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.278-288. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116-117, pp.8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914238v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gountsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5544,373 +5544,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire retardancy of ethylene vinyl acetate/ultrafine kaolinite composites</w:t>
+                <w:t xml:space="preserve">Strain Localisation in iPP/MWCNT Nanocomposites Using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Batistella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">E. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Petter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Kotsilkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100, pp.54-62. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.37 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914226v1</w:t>
+                <w:t xml:space="preserve">hal-01793552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localisation in iPP/MWCNT Nanocomposites Using Digital Image Correlation</w:t>
+                <w:t xml:space="preserve">Fire retardancy of ethylene vinyl acetate/ultrafine kaolinite composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ivanov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kotsilkova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Petter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (1), pp.37 - 47. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793552v1</w:t>
+                <w:t xml:space="preserve">hal-02914226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t>
@@ -5948,77 +5948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of a SEBS cast-calender: Large strain, compressibility and anisotropic damage induced by the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (17), pp.4594-4603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6052,51 +6052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Behaviour Analysis of Reprocessed Polyethylene Terephthalate using Digital Image Correlation and Updated Finite Element Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,64 +6181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification from measurements of mechanical fields by finite element model updating strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6298,90 +6298,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour at large strain of polycarbonate nanocomposites during uniaxial tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (18), pp.4033-4044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6561,51 +6561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilizing thermoplastic/ground tyre rubber powder blends: Efficiency and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,51 +6613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (7), pp.901-907. </w:t>
@@ -6708,64 +6708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelastic Behaviour Identiﬁcation by a Forward Problem Resolution: Application to a Tear Test of a Silicone-Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6906,51 +6906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation du contact avec adhérence en élasticité non linéaire entre deux solides déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cocu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7014,51 +7014,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7080,51 +7080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2025 - The 12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Mechanics, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7162,51 +7162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de tissus périnéaux porcins: essais cycliques et observations microstructurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR MECABIO Santé Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MECABIO, Nov 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7244,51 +7244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet PELVITRACK : caractérisation mécanique multi-échelle des tissus mous, résultats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du Pôle MIPS - Détection de la fatigue musculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle MIPS Montpellier, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7313,51 +7313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs médicaux innovants pour le diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7389,359 +7389,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+                <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+                <w:t xml:space="preserve">A Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">O Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681805v1</w:t>
+                <w:t xml:space="preserve">hal-04653787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O Gamond</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653787v1</w:t>
+                <w:t xml:space="preserve">hal-04681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mélange d’ABS photo-oxydée et vierge : application au recyclage de l’ABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7766,51 +7766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,51 +7891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Early-Stage Damage in Pelvic Soft Tissues Using Hyper-Viscoelastic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7967,480 +7967,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
+                <w:t xml:space="preserve">Vers une modélisation multi-échelles du comportement mécanique du périnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiguida Kadiakhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">31ème colloque National "DÉformation des POlymères Solides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213144v1</w:t>
+                <w:t xml:space="preserve">hal-04473445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Jbeli</w:t>
+                <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159014v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation multi-échelles du comportement mécanique du périnée</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefania Peña</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amira Jbeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème colloque National "DÉformation des POlymères Solides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473445v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
@@ -8469,51 +8469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,51 +8646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Rencontres universitaires de Génie Civil - RUGC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marrakech, Maroc. pp.213-216, </w:t>
@@ -8728,103 +8728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de tri et caractérisations spectroscopiques, mécaniques et colorimétriques de polymères vieillis et à recycler à base de styréniques et polyoléfines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Edo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PO 2019 - Premières rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2019, Paris, France</w:t>
@@ -8853,90 +8853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilized Pla/Pa11 blends and flame retardant compositions processed through Fdm additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8961,103 +8961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical recycling of impact-modified styrenic polymers: accomodation of polyolefin contamination due ti imperfect industrial sorting of Weee plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palerme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9201,476 +9201,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460643v1</w:t>
+                <w:t xml:space="preserve">hal-02930508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">TPU/LDPE blends compatibilisation for fabric coatings: Mechanical, morphological and rheological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930508v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPU/LDPE blends compatibilisation for fabric coatings: Mechanical, morphological and rheological characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930570v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9695,103 +9695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between microstructure, mechanical properties and flame retardancy for a submicronic composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th National Congress on Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saints Constantine and Helena, Varna, Bulgaria</w:t>
@@ -9820,150 +9820,245 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l’endommagement d’un P(olyéthylène)E(thylène)T(éréphtalate) en grandes transformations par approche inverse : influence du recyclage par transformation à l’état fondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentation optique d'essais sur tôles : critères de validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10031,51 +10126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF50B2E"/>
+    <w:nsid w:val="0CB10546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10262,51 +10357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caro-bretelle-anne-sophie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13905927X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Alkhuder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03215082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Signoret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Guen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101647" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104980" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01741-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.05.050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.08.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carcillo Magalie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Anne-Sophie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnier Rodolphe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesta Emmanuelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernardeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45849" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0698-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabiani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumonte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.01.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mariot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4876" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33CD699B54FED2B08ACF8530D1D41A82E4586CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.353-376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.06.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362621v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04933579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473445v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguida Kadiakhe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lallemant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caro-bretelle-anne-sophie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13905927X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Alkhuder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03215082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Signoret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01741-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104980" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.05.050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030485" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carcillo Magalie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Anne-Sophie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnier Rodolphe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesta Emmanuelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernardeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45849" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0698-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mariot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33CD699B54FED2B08ACF8530D1D41A82E4586CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabiani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.01.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.353-376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.06.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362621v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04933579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguida Kadiakhe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lallemant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>