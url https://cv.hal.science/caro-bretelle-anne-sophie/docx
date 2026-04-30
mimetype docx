--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -298,1177 +298,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t>
+                <w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nour El Dein</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121925⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282275v1</w:t>
+                <w:t xml:space="preserve">hal-05191800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper-viscoelastic stress-softening modeling of pig perineal skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191800v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-viscoelastic stress-softening modeling of pig perineal skin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737984v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
+                <w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ali Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+                <w:t xml:space="preserve">Olivier Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.121925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944887v1</w:t>
+                <w:t xml:space="preserve">hal-05282275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of an intermediate peak in DMTA analysis of multilayer ABS/PC samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Conti</w:t>
+                <w:t xml:space="preserve">Aboubaker Alkhuder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Coué</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
+                <w:t xml:space="preserve">Matthieu Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (6), pp.e54926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381514v1</w:t>
+                <w:t xml:space="preserve">hal-04426974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Mercoiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.110945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695267v1</w:t>
+                <w:t xml:space="preserve">hal-04681813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guérandelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681813v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of an intermediate peak in DMTA analysis of multilayer ABS/PC samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubaker Alkhuder</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426974v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a cohesive zone model for cement paste-aggregate interface in a shear test</w:t>
               </w:r>
@@ -1582,1866 +1582,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Styrenic Plastics during Recycling: Accommodation of PP within ABS after WEEE Plastics Imperfect Sorting</w:t>
+                <w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Signoret</w:t>
+                <w:t xml:space="preserve">L. Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Girard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13091439⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215082v1</w:t>
+                <w:t xml:space="preserve">hal-03035297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Density on Foam Collapse under Burning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Fayçal Baguian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Koucka Ouiminga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Fayçal Baguian</w:t>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym13010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 254, pp.117403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of Styrenic Plastics during Recycling: Accommodation of PP within ABS after WEEE Plastics Imperfect Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rasselet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Agathe Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13091439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277752v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PP Impurities on ABS Tensile Properties: Computational Mechanical Modelling Aspects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Perrin</w:t>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13101647⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11071721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235511v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Impact of PP Impurities on ABS Tensile Properties: Computational Mechanical Modelling Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taguet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.137-152. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13101647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035297v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: III. Anticipating impacts of ageing on identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Alterations of plastics spectra in MIR and the potential impacts on identification towards recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Edo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.51-64. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.104980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573138v1</w:t>
+                <w:t xml:space="preserve">hal-02883749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Styrenic Plastics During Recycling: Impact of Reprocessing Photodegraded Material on Aspect and Mechanical Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lafon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Youssef El Moussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-020-01741-8⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573153v1</w:t>
+                <w:t xml:space="preserve">hal-02632185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: III. Anticipating impacts of ageing on identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632185v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of plastics spectra in MIR and the potential impacts on identification towards recycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Degradation of Styrenic Plastics During Recycling: Impact of Reprocessing Photodegraded Material on Aspect and Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, pp.104980. </w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.2055-2077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10924-020-01741-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883749v1</w:t>
+                <w:t xml:space="preserve">hal-02573153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive Compatibilization of PLA/PA11 Blends and Their Application in Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), art. 485 - 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12030485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908915v1</w:t>
+                <w:t xml:space="preserve">hal-02372864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: I. Specific case of styrenic polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: II. Specific case of polyolefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 95, pp.513-525. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.05.050⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 98, pp.160-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424757v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: II. Specific case of polyolefins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: I. Specific case of styrenic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 98, pp.160-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.08.010⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 95, pp.513-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424758v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Compatibilization of PLA/PA11 Blends and Their Application in Additive Manufacturing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (3), art. 485 - 18 p. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12030485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372864v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of internal residual stress in linear and branched polyethylene films during cast film extrusion: Towards a prediction of heat-shrinkability</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,758 +3555,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of electrical cables in cone calorimeter: Influence of cables structure and layout</w:t>
+                <w:t xml:space="preserve">Development of a recycling solution for waste thermoset material: waste source study, comminution scheme and filler characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcillo Magalie</w:t>
+                <w:t xml:space="preserve">Fabien Bernardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caro Anne-Sophie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.1320-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-017-0698-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883683v1</w:t>
+                <w:t xml:space="preserve">hal-02459064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of void growth in Phenolic Molding Compounds filled PolyPropylene from optical measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. C Benezet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 71, pp.209 - 216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908889v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Computational modelling of void growth in Phenolic Molding Compounds filled PolyPropylene from optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. C Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 71, pp.209 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908907v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of waste thermoset material as a filler in thermoplastic: Mechanical properties of phenolic molding compound waste-filled PP composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire behaviour of electrical cables in cone calorimeter: Influence of cables structure and layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carcillo Magalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caro Anne-Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnier Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bernardeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Caro</w:t>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gesta Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 135 (12), pp.45849. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.45849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459086v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a recycling solution for waste thermoset material: waste source study, comminution scheme and filler characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Valorization of waste thermoset material as a filler in thermoplastic: Mechanical properties of phenolic molding compound waste-filled PP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.1320-1336. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (12), pp.45849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-017-0698-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.45849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459064v1</w:t>
+                <w:t xml:space="preserve">hal-02459086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,511 +4347,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Parpaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Acera Fernandez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Le Duc</w:t>
+                <w:t xml:space="preserve">R. Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906429v1</w:t>
+                <w:t xml:space="preserve">hal-02906427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Sonnier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.02.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.2863-2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906427v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Acera Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corn</w:t>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bazin</w:t>
+                <w:t xml:space="preserve">A. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (13), pp.2863-2869. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455770v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization and thermal properties of compatibilized poly(3-hydroxybutyrate-co-3-hydroxyvalerate) (PHBV)/poly(butylene succinate) (PBS)/halloysite ternary nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.142-162. </w:t>
@@ -4902,64 +4902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the grafting topology of hydrophobic silica surfaces on the mechanical properties of silicone high consistency rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5152,103 +5152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Longerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.278-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5295,90 +5295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116-117, pp.8-15. </w:t>
@@ -5416,103 +5416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gountsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (12), pp.3135 - 3141. </w:t>
@@ -5544,373 +5544,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Localisation in iPP/MWCNT Nanocomposites Using Digital Image Correlation</w:t>
+                <w:t xml:space="preserve">Fire retardancy of ethylene vinyl acetate/ultrafine kaolinite composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ivanov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kotsilkova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Petter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (1), pp.37 - 47. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793552v1</w:t>
+                <w:t xml:space="preserve">hal-02914226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire retardancy of ethylene vinyl acetate/ultrafine kaolinite composites</w:t>
+                <w:t xml:space="preserve">Strain Localisation in iPP/MWCNT Nanocomposites Using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Batistella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">E. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Petter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Kotsilkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100, pp.54-62. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.37 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914226v1</w:t>
+                <w:t xml:space="preserve">hal-01793552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t>
@@ -5942,303 +5942,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of a SEBS cast-calender: Large strain, compressibility and anisotropic damage induced by the process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
+                <w:t xml:space="preserve">Dissipative Behaviour Analysis of Reprocessed Polyethylene Terephthalate using Digital Image Correlation and Updated Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771587v1</w:t>
+                <w:t xml:space="preserve">hal-02949379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Behaviour Analysis of Reprocessed Polyethylene Terephthalate using Digital Image Correlation and Updated Finite Element Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bergeret</w:t>
+                <w:t xml:space="preserve">Constitutive modeling of a SEBS cast-calender: Large strain, compressibility and anisotropic damage induced by the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (17), pp.4594-4603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02949379v1</w:t>
+                <w:t xml:space="preserve">hal-01771587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification from measurements of mechanical fields by finite element model updating strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6298,90 +6298,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour at large strain of polycarbonate nanocomposites during uniaxial tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (18), pp.4033-4044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6561,51 +6561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilizing thermoplastic/ground tyre rubber powder blends: Efficiency and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,51 +6613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (7), pp.901-907. </w:t>
@@ -6708,64 +6708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelastic Behaviour Identiﬁcation by a Forward Problem Resolution: Application to a Tear Test of a Silicone-Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6906,51 +6906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation du contact avec adhérence en élasticité non linéaire entre deux solides déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cocu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7048,1399 +7048,1399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-dependent relaxation time of viscoelastic soft tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs médicaux innovants pour le diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2025 - The 12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Mechanics, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque IMT – Ingénierie de la santé et du bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Évry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362581v1</w:t>
+                <w:t xml:space="preserve">hal-05132634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de tissus périnéaux porcins: essais cycliques et observations microstructurales</w:t>
+                <w:t xml:space="preserve">Strain-dependent relaxation time of viscoelastic soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR MECABIO Santé Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR MECABIO, Nov 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">ESMC 2025 - The 12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Mechanics, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362595v1</w:t>
+                <w:t xml:space="preserve">hal-05362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PELVITRACK : caractérisation mécanique multi-échelle des tissus mous, résultats et perspectives</w:t>
+                <w:t xml:space="preserve">Comportement mécanique de tissus périnéaux porcins: essais cycliques et observations microstructurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du Pôle MIPS - Détection de la fatigue musculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle MIPS Montpellier, Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées GDR MECABIO Santé Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MECABIO, Nov 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362621v1</w:t>
+                <w:t xml:space="preserve">hal-05362595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs médicaux innovants pour le diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le projet PELVITRACK : caractérisation mécanique multi-échelle des tissus mous, résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT – Ingénierie de la santé et du bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Évry, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du Pôle MIPS - Détection de la fatigue musculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle MIPS Montpellier, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132634v1</w:t>
+                <w:t xml:space="preserve">hal-05362621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Early-Stage Damage in Pelvic Soft Tissues Using Hyper-Viscoelastic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">SIMBIO-M 2024 - 7th Conference on Simulation in Biosciences and Multiphysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653787v1</w:t>
+                <w:t xml:space="preserve">hal-04933579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">18èmes Journées Scientifiques et Industrielles du GFP Méditérranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Polymères - Section Méditérranée, May 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681805v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mélange d’ABS photo-oxydée et vierge : application au recyclage de l’ABS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t>
+              <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681798v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barbulée</w:t>
+                <w:t xml:space="preserve">A Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gamond</w:t>
+                <w:t xml:space="preserve">O Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Scientifiques et Industrielles du GFP Méditérranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Polymères - Section Méditérranée, May 2024, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584356v1</w:t>
+                <w:t xml:space="preserve">hal-04653787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Early-Stage Damage in Pelvic Soft Tissues Using Hyper-Viscoelastic Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Étude du mélange d’ABS photo-oxydée et vierge : application au recyclage de l’ABS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBIO-M 2024 - 7th Conference on Simulation in Biosciences and Multiphysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hull, United Kingdom</w:t>
+              <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933579v1</w:t>
+                <w:t xml:space="preserve">hal-04681798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation multi-échelles du comportement mécanique du périnée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiguida Kadiakhe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amira Jbeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème colloque National "DÉformation des POlymères Solides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473445v1</w:t>
+                <w:t xml:space="preserve">hal-04159014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une modélisation multi-échelles du comportement mécanique du périnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiguida Kadiakhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Jbeli</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estefania Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">31ème colloque National "DÉformation des POlymères Solides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159014v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
@@ -8469,103 +8469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Groix, France</w:t>
@@ -8646,51 +8646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Rencontres universitaires de Génie Civil - RUGC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marrakech, Maroc. pp.213-216, </w:t>
@@ -8728,103 +8728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de tri et caractérisations spectroscopiques, mécaniques et colorimétriques de polymères vieillis et à recycler à base de styréniques et polyoléfines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Edo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PO 2019 - Premières rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2019, Paris, France</w:t>
@@ -8853,90 +8853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilized Pla/Pa11 blends and flame retardant compositions processed through Fdm additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8961,103 +8961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical recycling of impact-modified styrenic polymers: accomodation of polyolefin contamination due ti imperfect industrial sorting of Weee plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Palerme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9201,476 +9201,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930508v1</w:t>
+                <w:t xml:space="preserve">hal-02460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TPU/LDPE blends compatibilisation for fabric coatings: Mechanical, morphological and rheological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460643v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9695,103 +9695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between microstructure, mechanical properties and flame retardancy for a submicronic composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th National Congress on Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saints Constantine and Helena, Varna, Bulgaria</w:t>
@@ -9820,103 +9820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l’endommagement d’un P(olyéthylène)E(thylène)T(éréphtalate) en grandes transformations par approche inverse : influence du recyclage par transformation à l’état fondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9954,64 +9954,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation optique d'essais sur tôles : critères de validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10126,51 +10126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB10546"/>
+    <w:nsid w:val="12F55B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10357,51 +10357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caro-bretelle-anne-sophie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13905927X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Alkhuder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03215082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Signoret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01741-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104980" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.05.050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030485" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carcillo Magalie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Anne-Sophie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnier Rodolphe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesta Emmanuelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernardeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45849" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0698-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mariot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33CD699B54FED2B08ACF8530D1D41A82E4586CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabiani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.01.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.353-376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.06.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362621v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04933579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguida Kadiakhe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lallemant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caro-bretelle-anne-sophie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13905927X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Alkhuder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03215082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Signoret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104980" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01741-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.08.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.05.050" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernardeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0698-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carcillo Magalie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Anne-Sophie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnier Rodolphe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesta Emmanuelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.05.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mariot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33CD699B54FED2B08ACF8530D1D41A82E4586CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabiani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.01.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.353-376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.06.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132634v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362595v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04933579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473445v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguida Kadiakhe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lallemant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>