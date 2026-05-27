--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -298,451 +298,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t>
+                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191800v2</w:t>
+                <w:t xml:space="preserve">hal-04944887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-viscoelastic stress-softening modeling of pig perineal skin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14506⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737984v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Hyper-viscoelastic stress-softening modeling of pig perineal skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barbulée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944887v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -921,295 +921,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Sarah Chhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Mercoiret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Léa Guérandelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 229, pp.110945. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681813v1</w:t>
+                <w:t xml:space="preserve">hal-04289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chhean</w:t>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guérandelle</w:t>
+                <w:t xml:space="preserve">Laurine Mercoiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.110945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289464v1</w:t>
+                <w:t xml:space="preserve">hal-04681813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
               </w:r>
@@ -1601,90 +1601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopolymer blends for mechanical property gradient 3D printed parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.137-152. </w:t>
@@ -1761,51 +1761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Koucka Ouiminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1882,64 +1882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2137,64 +2137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar Morphologies Obtained for 80/20 PLA/PA11 Blend with Small Amounts of Fumed Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of PP Impurities on ABS Tensile Properties: Computational Mechanical Modelling Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of plastics spectra in MIR and the potential impacts on identification towards recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Moussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,51 +2674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Edo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Edo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Compatibilization of PLA/PA11 Blends and Their Application in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: II. Specific case of polyolefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,291 +3157,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: I. Specific case of styrenic polymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.05.050⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424757v1</w:t>
+                <w:t xml:space="preserve">hal-01908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIR spectral characterization of plastic to enable discrimination in an industrial recycling context: I. Specific case of styrenic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.513-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908915v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of internal residual stress in linear and branched polyethylene films during cast film extrusion: Towards a prediction of heat-shrinkability</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,429 +3685,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
+                <w:t xml:space="preserve">Fire behaviour of electrical cables in cone calorimeter: Influence of cables structure and layout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Siot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Carcillo Magalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caro Anne-Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnier Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesta Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908907v1</w:t>
+                <w:t xml:space="preserve">hal-02883683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling of void growth in Phenolic Molding Compounds filled PolyPropylene from optical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. C Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71, pp.209 - 216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire behaviour of electrical cables in cone calorimeter: Influence of cables structure and layout</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesta Emmanuelle</w:t>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99, pp.12-21. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883683v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of waste thermoset material as a filler in thermoplastic: Mechanical properties of phenolic molding compound waste-filled PP composites</w:t>
               </w:r>
@@ -4223,77 +4223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,64 +4366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4487,77 +4487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,51 +4647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acera Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,90 +4768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization and thermal properties of compatibilized poly(3-hydroxybutyrate-co-3-hydroxyvalerate) (PHBV)/poly(butylene succinate) (PBS)/halloysite ternary nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75, pp.142-162. </w:t>
@@ -4902,51 +4902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the grafting topology of hydrophobic silica surfaces on the mechanical properties of silicone high consistency rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5146,360 +5146,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Dumazert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116-117, pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914238v1</w:t>
+                <w:t xml:space="preserve">hal-02914339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Batistella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Longerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 116-117, pp.8-15. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.278-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914339v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gountsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Petter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5710,64 +5710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kotsilkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5827,90 +5827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t>
@@ -5948,51 +5948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Behaviour Analysis of Reprocessed Polyethylene Terephthalate using Digital Image Correlation and Updated Finite Element Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,77 +6077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of a SEBS cast-calender: Large strain, compressibility and anisotropic damage induced by the process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (17), pp.4594-4603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6194,51 +6194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification from measurements of mechanical fields by finite element model updating strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pagnacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6324,51 +6324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6708,51 +6708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelastic Behaviour Identiﬁcation by a Forward Problem Resolution: Application to a Tear Test of a Silicone-Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6906,51 +6906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation du contact avec adhérence en élasticité non linéaire entre deux solides déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cocu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7014,3051 +7014,3289 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs médicaux innovants pour le diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamical 2D-DFA for movement analysis in obstetrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT – Ingénierie de la santé et du bien-être</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3802842.3802888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132634v1</w:t>
+                <w:t xml:space="preserve">hal-05624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-dependent relaxation time of viscoelastic soft tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Modelling of the Internal Anal Sphincter under Tensile Loading for Birth-Injury Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2025 - The 12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Mechanics, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Euromech 670 - Breaking Barriers in Soft Tissue Research: Collaborative Insights and Future Directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Apr 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362581v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de tissus périnéaux porcins: essais cycliques et observations microstructurales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs médicaux innovants pour le diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR MECABIO Santé Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR MECABIO, Nov 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque IMT – Ingénierie de la santé et du bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Évry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362595v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PELVITRACK : caractérisation mécanique multi-échelle des tissus mous, résultats et perspectives</w:t>
+                <w:t xml:space="preserve">Strain-dependent relaxation time of viscoelastic soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du Pôle MIPS - Détection de la fatigue musculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle MIPS Montpellier, Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ESMC 2025 - The 12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Mechanics, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362621v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Early-Stage Damage in Pelvic Soft Tissues Using Hyper-Viscoelastic Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique de tissus périnéaux porcins: essais cycliques et observations microstructurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBIO-M 2024 - 7th Conference on Simulation in Biosciences and Multiphysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hull, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées GDR MECABIO Santé Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MECABIO, Nov 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933579v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet PELVITRACK : caractérisation mécanique multi-échelle des tissus mous, résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Scientifiques et Industrielles du GFP Méditérranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Polymères - Section Méditérranée, May 2024, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du Pôle MIPS - Détection de la fatigue musculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle MIPS Montpellier, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584356v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">18èmes Journées Scientifiques et Industrielles du GFP Méditérranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Polymères - Section Méditérranée, May 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681805v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Early-Stage Damage in Pelvic Soft Tissues Using Hyper-Viscoelastic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">SIMBIO-M 2024 - 7th Conference on Simulation in Biosciences and Multiphysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653787v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mélange d’ABS photo-oxydée et vierge : application au recyclage de l’ABS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t>
+              <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681798v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159014v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+                <w:t xml:space="preserve">Étude du mélange d’ABS photo-oxydée et vierge : application au recyclage de l’ABS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barbulée</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213144v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation multi-échelles du comportement mécanique du périnée</w:t>
+                <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estefania Peña</w:t>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème colloque National "DÉformation des POlymères Solides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473445v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Jbeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192456v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une modélisation multi-échelles du comportement mécanique du périnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiguida Kadiakhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Groix, France</w:t>
+              <w:t xml:space="preserve">31ème colloque National "DÉformation des POlymères Solides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874420v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par criblage des facteurs influents sur la réponse mécanique du béton sous compression uniaxiale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Rencontres universitaires de Génie Civil - RUGC2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186643v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de tri et caractérisations spectroscopiques, mécaniques et colorimétriques de polymères vieillis et à recycler à base de styréniques et polyoléfines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PO 2019 - Premières rencontres du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Groix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510767v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilized Pla/Pa11 blends and flame retardant compositions processed through Fdm additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude par criblage des facteurs influents sur la réponse mécanique du béton sous compression uniaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38èmes Rencontres universitaires de Génie Civil - RUGC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marrakech, Maroc. pp.213-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443400v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical recycling of impact-modified styrenic polymers: accomodation of polyolefin contamination due ti imperfect industrial sorting of Weee plastics</w:t>
+                <w:t xml:space="preserve">Méthodologie de tri et caractérisations spectroscopiques, mécaniques et colorimétriques de polymères vieillis et à recycler à base de styréniques et polyoléfines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Palerme, France</w:t>
+              <w:t xml:space="preserve">PO 2019 - Premières rencontres du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460697v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comptabilized Pla/Pa11 blends and flame retardant compositions processed through Fdm additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937815v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical recycling of impact-modified styrenic polymers: accomodation of polyolefin contamination due ti imperfect industrial sorting of Weee plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymerblends 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Palerme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460643v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPU/LDPE blends compatibilisation for fabric coatings: Mechanical, morphological and rheological characterization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification d'un modèle de zone cohésive pour la zone de transition interfaciale (ITZ) entre le ciment et les granulats lors d'un essai de cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Malachanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930570v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Siot</w:t>
+                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930508v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">TPU/LDPE blends compatibilisation for fabric coatings: Mechanical, morphological and rheological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930435v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microstructure, mechanical properties and flame retardancy for a submicronic composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of the process on dispersion and consequences on mechanical properties of polymers with embedded silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th National Congress on Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saints Constantine and Helena, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109337v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de l’endommagement d’un P(olyéthylène)E(thylène)T(éréphtalate) en grandes transformations par approche inverse : influence du recyclage par transformation à l’état fondu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Parpaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391193v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relationship between microstructure, mechanical properties and flame retardancy for a submicronic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th National Congress on Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saints Constantine and Helena, Varna, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de l’endommagement d’un P(olyéthylène)E(thylène)T(éréphtalate) en grandes transformations par approche inverse : influence du recyclage par transformation à l’état fondu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Instrumentation optique d'essais sur tôles : critères de validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10126,51 +10364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F55B6C"/>
+    <w:nsid w:val="56BB388E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10357,51 +10595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caro-bretelle-anne-sophie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13905927X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Alkhuder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03215082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Signoret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104980" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01741-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.08.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.05.050" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernardeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0698-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carcillo Magalie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Anne-Sophie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnier Rodolphe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesta Emmanuelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.05.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mariot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33CD699B54FED2B08ACF8530D1D41A82E4586CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabiani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.01.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.353-376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.06.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132634v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362595v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04933579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473445v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguida Kadiakhe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lallemant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caro-bretelle-anne-sophie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7743-1915" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13905927X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubaker Alkhuder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Salah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1623082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03215082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Signoret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rasselet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071721" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104980" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.04.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02573153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01741-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12030485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.08.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.05.050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernardeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0698-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carcillo Magalie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Anne-Sophie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnier Rodolphe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesta Emmanuelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.05.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Benezet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.09.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mariot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33CD699B54FED2B08ACF8530D1D41A82E4586CB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabiani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Haumonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.01.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kotsilkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12065" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Nait-Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2785243AAD29644740AF45869D537ED600E7277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.06.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.353-376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.06.056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.07.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(01)00052-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLRR5Z6K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)00124-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF7V0M8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624779v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802888" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05132634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362595v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362621v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04933579v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473445v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiguida Kadiakhe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lallemant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Pe&#241;a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.52" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510767v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443400v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460697v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937815v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930570v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Jacquot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930508v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391193v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nait-Ali" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360323v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>