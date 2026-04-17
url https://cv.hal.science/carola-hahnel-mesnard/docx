--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -259,1805 +259,4458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Poetik des Übergangs in Lutz Seilers Stern 111</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Julia Ingold/Christoph Jürgensen (Hrsg.), Spaziergänge im Niemandsland – Beiträge zum Werk Lutz Seilers, Königshausen &amp; Neumann, 2025, S. 179-193</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-3-8260-9210-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literarische und außerliterarische Perspektiven auf das Motiv der Arbeit in &amp;quot;Kruso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Arlaud, Bernard Banoun, Frédéric Teinturier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de "Kruso". "Krusos" Welten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2025, 978-2-336-56238-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doppelte Filiation zwischen literarischer Erinnerung und Familiengedächtnis: Jenny Erpenbeck und Hedda Zinner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Lapchine/Yves Iehl/Françoise Lartillot/Achim Geisenhanslüke (Hg.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures tutélaires dans la poésie et la prose de langue allemande aux 20e et 21e siècles. Entre filiations, rejet et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 501-520, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sozialistische Welten in Sarah Kirschs früher Lyrik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jana Kittelmann/Stephan Pabst/Mike Rottmann (Hrsg.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verwurzelungen. Sarah Kirsch (wieder) lesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 29-48, 2024, Abhandlungen zur Literaturwissenschaft, ISSN 2520-8381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifeste in selbstverlegten Zeitschriften der 1980er Jahre zwischen Aktivismus und kritischer Avantgarde-Reflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jutta Müller-Tamm/Lukas Nils Regeler (Hrsg.), DDR-Literatur und die Avantgarden, Bielefeld, Aisthesis-Verlag, 2023, S. 149-169.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inszenierungsstrategien und Selbstreflexion in Magazin-Reportagen der 1960er und 1970er Jahre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Pabst / Andrea Jäger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportage-Literatur in der DDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (1-2/2023), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wehrhahn Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 295-311, 2023, Non Fiktion. Arsenal der anderen Gattungen, 978-3-86525-994-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le samizdat littéraire et artistique en RDA dans les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hélène Camarade, Xavier Galmiche, Luba Jurgenson (dir.), Samizdat. Publications clandestines et autoédition en Europe centrale et orientale (1950-1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 213-218, 2023, 978-2-38094-411-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlebnikow-Spuren in Wolfgang Hilbigs Dichtung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IN: Stephan Pabst et al. (Hrsg.), Wolfgang Hilbig und die (ganze) Moderne, Berlin, Verbrecher-Verlag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kirsch im Dialog mit russischer und sowjetischer Lyrik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernard Banoun/Maryse Staiber (dir.), L'oeuvre poétique de Sarah Kirsch - Subjectivité, nature, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocaust und transgenerationelle Traumatisierung in Narrationen der Post-DDR-Literatur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma-Erfahrungen und Störungen des ‚Selbst‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.243-260, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110683028-023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen den Zeiten. Gegenwart und Vergangenheit als Vektoren der Gesellschaftskritik in Ulrich Peltzers Romanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emmanuel Béhague/Hanna Klessinger/Amelia Valtolina (Hg.), GegenWorte – GegenSpiele. Zu einer neuen Widerstandsästhetik in Literatur und Theater der Gegenwart, Bielefeld, Transcript-Verlag, 2018, p. 113-129.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille désagrégée, inceste et parricide comme topoï et métaphores dans la littérature des jeunes auteurs marginalisés dans la RDA des années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emmanuelle Aurenche-Beau, Marcel Boldorf, Ralf Zschachlitz (dir.), RDA : Culture - critique – crise. Nouveaux regards sur l'Allemagne de l'Est, Villeneuve d’Ascq, Septentrion, p. 47-63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eigensinn durch Sinnvielfalt. Diskursive und literarische Strategien der Subversion in den selbstverlegten literarischen Zeitschriften der DDR in den 1980er Jahren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Achim Geisenhanslücke, Yves Iehl, Nadja Lapchine et Françoise Lartillot (dir.), Contre-cultures et littératures de langue allemande depuis 1960. Entre utopies et subversion, Berne, Peter Lang, p. 459-478 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole des témoins dans les Émigrants (1992) et Austerlitz (2001) de W.G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature testimoniale, ses enjeux génériques. Textes réunis par Philippe Mesnard, Collection Poétiques comparatistes, SFLGC, p. 123-142</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geschichte und Zeiterfahrung in der Prosa von Julia Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christiane Caemmerer, Walter Delabar, Helga Meise (dir.), Fräuleinwunder. Zum literarischen Nachleben eines Labels, Peter Lang, Collections: INTER-LIT, Bd. 15, S. 31-49. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Störfall Holocaust. Eine Leerstelle in der ostdeutschen Literatur nach 1989? Antworten an Wolfgang Emmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carola Hähnel-Mesnard, Katja Schubert (Hrsg.): Störfall? Auschwitz und die ostdeutsche Literatur nach 1989, Berlin, Frank &amp; Timme, p. 7-39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Bibliothek der Emigranten. Auf den Spuren deutsch-jüdischer Schicksale in Steffen Menschings Roman Jacobs Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carola Hähnel-Mesnard, Katja Schubert (Hrsg.): Störfall? Auschwitz und die ostdeutsche Literatur nach 1989, Berlin, Frank &amp; Timme, p. 109-129</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimkehr in die Fremde – Reisen an den Ort der Kindheit bei Helga Schütz, Christa Wolf und Elisabeth Schulz-Semrau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernd Blaschke, Axel Dunker, Michael Hofmann (Hrsg.), Reiseliteratur der DDR. Bestandsaufnahmen und Modellanalysen, Paderborn, Wilhelm Fink Verlag, S. 201-216.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je veux rester témoin”. Témoigner de l’Histoire dans Cassandre de Christa Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Véronique Léonard-Rocques, Philippe Mesnard (dir.), Cassandre. Figure du témoignage, Paris, Kimé, p. 217-241</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Inszenierung von Zeugenschaft im Roman Nahe Jedenew (2005) von Kevin Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Torben Fischer, Philipp Hammermeister, Sven Kramer (Hrsg.), Der Nationalsozialismus und die Shoah in der deutschsprachigen Gegenwartsliteratur, Amsterdamer Beiträge zur neueren Germanistik, Amsterdam, New York, Rodopi, p. 167-186</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formen des Trivialen im Aufbau- und Betriebsroman der DDR in den 1950er Jahren. Aporien der Kunstdoktrin des Sozialistischen Realismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olivier Agard, Christian Helmreich, Hélène Vinckel-Roisin (Hg.), Das Populäre. Untersuchungen zu Interaktionen und Differenzierungsstrategien in Literatur, Kultur und Sprache, Göttingen, V&amp;R unipress, p. 297-312</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rummelplatz de Werner Bräunig ou les limites d’une culture ouvrière en RDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Herbet (dir.), Culture ouvrière / Arbeiterkultur. Mutations d’une réalité complexe en Allemagne du XIXe au XXIe siècle, Villeneuve d’Ascq, Septentrion, p. 151-163</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapprochements entre les champs littéraires de la RDA et de la RFA dans les années 1970-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Paul Cahn, Ulrich Pfeil (dir.), Allemagne 1974-1990. De l’Ostpolitik à l’unification, Villeneuve d'Ascq, Septentrion, p. 181-196</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Eduard Claudius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires hétérotopiques d’un côté et de l’autre du Mur : la poésie d’Uwe Dick et de Bert Papenfuß</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au nom de Goethe! Hommage à Gerald Stieg, textes réunis par Marc Lacheny et Jean-François Laplénie, Paris, L’Harmattan (coll. « Les mondes germaniques »), p. 213-222.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Volksverbundenheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Gabriele Kachold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Zonenkinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Barbara Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Hans Marchwitza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Uwe Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Formalismus-Debatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité malgré soi. La littérature du souvenir de la jeune génération des &amp;quot;derniers Allemands de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Moi public » et « moi privé » dans les mémoires et les écrits autobiographiques du XVIIe siècle à nos jours, Études réunies et présentées par Rolf Wintermeyer, en collaboration avec Corinne Bouillot, Rouen, Publications des Universités du Rouen et du Havre (PURH), p. 333-344</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature est-allemande entre hétéronomie et tentatives d’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frankreich-Zentrum der Universität Freiburg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joseph Jurt: Champ littéraire et nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-131, 2007, 978-3-00-021003-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die selbst verlegte Literatur der 80er Jahre als Subfeld – Überlegungen zum literarischen Feld der DDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sandrine Kott/Emmanuel Droit (Hg.), Die ostdeutsche Gesellschaft. Eine transnationale Perspektive, Berlin, Christoph Links Verlag, p. 164-179</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature soviétique comme modèle littéraire pour la RDA ? La réception de Ciment de Fiodor Gladkov par Eduard Claudius et la question du &amp;quot;héros positif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kerstin Hausbei/ Stéphane Gödicke (dir.), Affinités électives : les littératures de langue russe et allemande (1881-1940), Paris, Presses de la Sorbonne Nouvelle, p. 179-194.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites d’une polémique : Volker Braun et les milieux littéraires parallèles des années 1980 en RDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valérie Robert (dir.), Intellectuels et polémiques dans l’espace germanophone, Publications de l’Institut d’Allemand d’Asnières (PIA), p. 145-156.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museum, Ruine, Abfall – Zum Motiv des Restes bei Jenny Erpenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text+Kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 246 (III/2025), pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur Neubewertung des literarischen Kanons der DDR am Beispiel des Werks von Hedda Zinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2025-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erzählte Welten. Verflüssigte Identitäten und Sprachen in Tomer Gardis &amp;quot;Eine runde Sache&amp;quot; und Tomer Dotan-Dreyfusʼ &amp;quot;Birobidschan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roczniki Humanistyczne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (Fascicle 5: Modern Languages), https://czasopisma.tnkul.pl/index.php/rh/article/view/337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18290/rh24725.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brasch et l’avant-garde russe et soviétique (Eisenstein – Tretiakov – Khlebnikov)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87/2024, p. 79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’entre-deux de l’histoire : la métamorphose comme parabole du « tournant » dans Geschichte vom alten Kind de Jenny Erpenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68, pp.31-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.10638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekphrasis und literarischer Metadiskurs. Zur Bedeutung von zwei Bildbeschreibungen in Ulrich Peltzers &amp;quot;Stefan Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text+Kritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.69-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RDA dans le (rétro)viseur. Plaidoyer pour une autre perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2019-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeitwahrnehmung und Benjamin-Reminiszenzen in Lutz Seilers Erzählung &amp;quot;Gavroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (2), p. 311-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’unification allemande à travers le prisme de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 232 (2), pp.48-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/all.232.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.69-76</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une langue à l’autre : exil, identité et écriture chez Olga Grjasnova, Julya Rabinowich et Vladimir Vertlib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buchbesprechung: Matthias Aumüller, Minimalistische Poetik. Zur Ausdifferenzierung des Aufbausystems in der Romanliteratur der frühen DDR, mentis Verlag, Münster 2015 (ZfDP 2/2017, S. 312-318)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für deutsche Philologie 2/2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des milieux littéraires parallèles et de la littérature autoéditée dans « Ich » de Wolfgang Hilbig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 204 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.204.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La représentation des milieux littéraires parallèles et de la littérature autoéditée dans « Ich » de Wolfgang Hilbig</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de la fuite et de l’expulsion chez Hans-Ulrich Treichel et Reinhard Jirgl – distanciation ou victimisation?, Dossier : Les tabous de l'histoire allemande, p. 38-50.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire de la résistance et construction de soi. La représentation de la résistance dans les premiers récits de Stephan Hermlin, t. 42, 4/2010, p. 409-427</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinktionsstrategien im literarischen Feld und Aktualisierung tabuisierter Traditionen in der selbst verlegten Literatur der DDR in den 1980er Jahren, Edinburgh German Yearbook (Contested Legacies: Constructions of Cultural Heritage in the GDR), Edited by Matthew Philpotts and Sabine Rolle, vol. 3 (2009), p. 233-352.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edinburgh German Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur l’antifascisme en RDA et son rôle dans la littérature (AA, n° 188/2009, p. 119-131)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 204 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative der Flucht, Vertreibung und Integration in der DDR-Literatur der 1950er Jahre, Treibhaus. Jahrbuch für die Literatur der fünfziger Jahre (Die Anfänge der DDR-Literatur) 4/2008, edition text + kritik, München, 2009, p. 121-143.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treibhaus. Jahrbuch für die Literatur der fünfziger Jahre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture de la guerre en RDA dans les années cinquante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.89 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au passé national-socialiste et à la Seconde Guerre mondiale dans la littérature contemporaine allemande : contextes et expressions (AA, n°178/2006, p. 3-14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelques remarques sur l’antifascisme en RDA et son rôle dans la littérature (AA, n° 188/2009, p. 119-131)</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction comme mise à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.181 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revues littéraires autoéditées en RDA dans les années 1980 comme espace non censuré, Dossier « Pratiques et productions culturelles en RDA » (AA, n° 177, juillet-septembre 2006, p. 129-146)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture dans la vie&amp;quot; – Les récits de la jeune génération d’Allemands de l’Est entre témoignage et fiction (AA, n° 169, juillet-septembre 2004, p. 146-159)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception de la littérature autoéditée de RDA dans des romans et des récits après 1989 (AA, n° 163, janvier-mars 2003, p. 116-130)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Kertesz : écrivain et prix Nobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.025.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...375 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2067,2621 +4720,2621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literarische und außerliterarische Perspektiven auf das Motiv der Arbeit in Kruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kruso de Lutz Seiler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Banoun, Sylvie Arlaud, Frédéric Teinturier, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kaufmanns Kinder- und Jugendliteratur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Meine Sehnsucht ist noch unterwegs” - Perspektiven auf Leben und Werk des Schriftstellers Walter Kaufmann (1924-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ulrike Schneider / Carola Hähnel-Mesnard / Literaturforum im Brechthaus (https://lfbrecht.de/events/2025-06-16/), Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Erschließung der DDR-Kulturzeitung Sonntag: Werkstattbericht und Forschungsfragen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschriftenmilieus in der DDR und während der “Wende”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Madleen Podewski, Feb 2025, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der „Ausleser“ im &amp;quot;Magazin&amp;quot;: Modalitäten der Literaturkritik in einer Unterhaltungszeitschrift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literaturkritik in der DDR: Funktionsüberlagerungen von Kritik, Begutachtung, Lektorat und Kontrolle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PD Dr. Matthias Aumüller, Prof. Dr. Stephan Pabst, Brigitte Reimann-Gesellschaft, Jun 2025, Hoyerswerda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Autorschaftsprofile im Sonntag-Jahrgang 1977“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag : les pratiques médiatiques d’un journal culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carola Hähnel-Mesnard, Stephan Pabst, May 2024, Paris, Maison Heinrich Heine, Cité internationale universitaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagebuch und Reportage in »Heimat süße Heimat« (1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helga Schütz. Ein halbes Jahrhundert in Literatur, Film, Fernsehen und Radio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvonne Delhey; Carola Hähnel-Mesnard, Apr 2024, Berlin, Germany. https://lfbrecht.de/projekte/helga-schuetz-tagung/dokumentation/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PERARTEM : modéliser, structurer et enrichir une base de données pour la presse est-allemande avec Heurist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin De Craene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées #dhnord 2024: prospective et nouvelles perspectives en humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valentin de Craene, Nov 2024, Villeneuve d'Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, Carola Hähnel-Mesnard, Stephan Pabst, May 2024, Paris, Maison Heinrich Heine, Cité internationale universitaire, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literarische Kanonfragen anhand von Zeitschriften-Korpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die DDR-Kulturzeitung Sonntag im Kontext der Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carola Hähnel-Mesnard; Stephan Pabst; Frank Fischer, Nov 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Sozialistische Welten in Sarah Kirschs früher Lyrik“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verwurzelungen. Sarah Kirsch (wieder) lesen. Internationales Symposium zum 10. Todestag der Dichterin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jana Kittelmann, Stephan Pabst und Mike Rottmann, May 2023, Halle/Saale, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RDA face à ses clichés mémoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions mémorielles &amp; pensées critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Mesnard, Dominique Viart, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wende und Transformationsgesellschaft in neueren Theaterinszenierungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wende ohne Ende? Representing the East German revolution and transformation years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anna Saunders, Caroline Summers, Stephan Petzold, Mar 2023, Leeds (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jana Kittelmann, Stephan Pabst und Mike Rottmann, May 2023, Halle/Saale, Germany</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermittlung jüdischer Geschichte und Kultur – Hilde Eisler und Das Magazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…und der Zukunft zugewandt? – Über jüdische Geschichte[n] in der DDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moses Mendelssohn Zentrum für europäisch-jüdische Studien Potsdam; Jüdisches Museum Berlin, Oct 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carola Hähnel-Mesnard; Stephan Pabst; Frank Fischer, Nov 2023, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Seilers Poetik des Übergangs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"wer hinten geht / hat seine eigene welt" - Lutz Seilers literarische Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christoph Jürgensen und Julia Ingold, Jul 2023, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Moses Mendelssohn Zentrum für europäisch-jüdische Studien Potsdam; Jüdisches Museum Berlin, Oct 2023, Berlin (DE), Germany</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brasch und die russische und sowjetische Avantgarde (Eisenstein – Tretjakow – Chlebnikow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Thomas Brasch. A la croisée des arts, entre l’Est et l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christoph Jürgensen und Julia Ingold, Jul 2023, Bamberg, Germany</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre de Hedda Zinner – un exemple de littérature non-canonique de RDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce qu’il reste de la RDA : une bibliothèque est-allemande à Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Topos Kindheit in der Post-DDR-Literatur zwischen poetischem Prinzip und lebensweltlicher Erfahrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinder- und Jugendliteratur in der DDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifeste in selbstverlegten Zeitschriften zwischen Aktivismus, Parodie und kritischer Avantgarde-Reflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DDR-Literatur und die Avantgarden, Projekt Writing Berlin, Research Area 4: »Literary Currencies« Exzellenzcluster EXC 2020 »Temporal Communities«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doppelte Filiation zwischen literarischer Erinnerung und Familiengedächtnis: Jenny Erpenbeck und Hedda Zinner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures tutélaires dans la prose et la poésie aux 20e et 21e siècles : entre filiations, rejet et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panelleitung: Zeiterfahrung und gesellschaftlicher Umbruch in Fiktionen der Post-DDR-Literatur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Deutscher Germanistentag in Saarbrücken zum Thema „Zeit“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Metz, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Im ‚Schichtenwerk der Zeit‘. Vergegenwärtigung von Vergangenem in Lutz Seilers Prosaband &amp;quot;Die Zeitwaage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Lutz Seiler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saarbrücken, Germany</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgenerationelle Traumatisierung in neueren ostdeutschen Erzählungen über Judentum und Holocaust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Störungen des "Selbst" - Trauma-Erfahrungen und Möglichkeiten ihrer künstlerischen Konfiguration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Giessen - Schloss Rauischholzhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Rezeption Velimir Chlebnikovs in Hilbigs Dichtung&amp;quot;, Literaturforum im Brecht-Haus, Berlin (http://lfbrecht.de/wp-content/uploads/2017/04/Flyer_Hilbig.pdf) (http://www.ciera.fr/fr/node/14230)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wolfgang Hilbig und die (ganze) Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Giessen - Schloss Rauischholzhausen, Germany</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„allein der irreduzible Augenblick eines Ab-jetzt“ – Zeiterfahrung in Ulrich Peltzers Poetik der Gegenwart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Ulrich Peltzer (écrivains en Sorbonne) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une langue à l’autre : exil, identité et écriture chez Olga Grjasnova, Julya Rabinowich et Vladimir Vertlib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil des langues, langues d’exil – exemples d’auteurs d’origine juive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mémoire et postmémoire – reconstructions du passé de la RDA par les jeunes générations d’auteurs est-allemands dans les années 2000 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après la chute du Mur, une nouvelle géographie littéraire en Europe ?, Symposium international, Les Lettres européennes/ Université Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contre-culture ou culture parallèle : quelques réflexions sur les milieux littéraires de l’autoédition en RDA dans les années 1980 »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande de 1960 à nos jours : entre subversion et utopies, Université Toulouse – Le Mirail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Heimkehr in die Fremde - Reisen an den Ort der Kindheit bei Helga Schütz, Christa Wolf und Elisabeth Schulz-Semrau“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reiseliteratur der DDR. Bestandsaufnahme und Modellanalysen, Literaturforum im Brecht-Haus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Individuelle Erinnerung und kollektives Gedächtnis in den Romanen Nahe Jedenew und Mara Kogoj von Kevin Vennemann »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Nationalsozialismus und die Shoah in der deutschsprachigen Gegenwartsliteratur, Institut für Kulturtheorie, Kulturforschung und Künste, Leuphana Universität Lüneburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lüneburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Flucht und Vertreibung im Werk zeitgenössischer ostdeutscher Autoren zwischen Opferdiskurs und Distanzierung »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The Representation of the Flight and Expulsion of Germans in Contemporary German Culture, Nottingham Trent University </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lüneburg, Germany</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rummelplatz de Werner Bräunig ou les limites d’une culture ouvrière en RDA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture ouvrière /Arbeiterkultur, 43e congrès de l’AGES, Université Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nottingham, United Kingdom</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traces du passé dans la post-mémoire des jeunes écrivains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berlin : l’effacement des traces, 1989-2009 (Musée d’histoire contemporaine/BDIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Formen des Trivialen im Aufbau- und Betriebsroman der DDR in den 50er Jahren. Aporien der Kunstdoktrin des Sozialistischen Realismus“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Populäre. Differenzierungsstrategien und Interaktionen (41. Jahrestagung des französischen Germanistenverbandes AGES), Georg-August-Universität Göttingen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Narrative der Flucht, Vertreibung und Ankunft in der DDR-Literatur der 50er Jahre“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das geteilte Deutschland im Europa des 20. Jahrhunderts, Deutschlandforschertagung 2007 (ZZF Potsdam, Stiftung zur Aufarbeitung der SED-Diktatur, Bundeszentrale für politische Bildung et Deutschland Archiv; Stiftung Leucorea, Lutherstadt Wittenberg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Wittenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Göttingen, Germany</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature du souvenir des jeunes générations de la RDA : la représentativité malgré soi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Moi public" et "moi privé" dans les mémoires et les écrits autobiographiques du XVIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Wittenberg, Germany</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Der literarische „Untergrund“ der 80er Jahre als Subfeld – Überlegungen zum literarischen Feld der DDR »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisziplinäres Kolloquium zur französischen Forschung über die DDR und die Transformationsprozesse : Ein sozio-kultureller Ansatz der Politik (Humboldt-Universität zu Berlin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Rouen, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature est-allemande : la tension entre hétéronomie et tentatives d’autonomie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première rencontre du réseau ESSE "Champ littéraire et nation", Frankreich-Zentrum, Universität Freiburg </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Freiburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Grenzen einer Polemik: Volker Braun und die inoffizielle Literaturszene der DDR »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polémiques et controverses entre intellectuels dans l’espace germanophone </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4691,3187 +7344,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text+Kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, 2025, Lutz Seiler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture temporelle de 1989 et sa représentation dans la littérature, le cinéma et le théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.10505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes poétiques du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.6384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Thomas Mann au tournant du siècle », Germanica n° 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le roman de langue allemande du XXIe siècle et son rapport à l’histoire », dossier, Allemagne d’aujourd’hui n° 200</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’antifascisme revisité – Histoire, idéologie, mémoire », numéro thématique, Témoigner. Entre Histoire et mémoire. Revue pluridisciplinaire de la Fondation Auschwitz, Bruxelles, n° 104</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Secrets de famille, non-dits ou tabous ? Présence du passé national-socialiste dans la littérature contemporaine allemande », numéro thématique, Allemagne d’aujourd’hui n°178</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700480v1</w:t>
-              </w:r>
-[...2651 lines deleted...]
-                <w:t xml:space="preserve">hal-01706098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7889,64 +7889,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERARTEM (MESHS, émergent 2023-2024): archive de la base de données Heurist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin De Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8136,51 +8136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d’études « Kein Holocaust. Nirgends » ? Auschwitz und die ostdeutsche Literatur nach 1989, Université Lille 3/CECILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8872,177 +8872,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fuite et expulsions des Allemands : transnationalité et représentations, 19e-21e siècle, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 328 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Störfall? Auschwitz und die ostdeutsche Literatur nach 1989.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank &amp; Timme, 166 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415052v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01700465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostdeutsche Erinnerungsdiskurse nach 1989 - Narrative kultureller Identität</w:t>
               </w:r>
@@ -9519,51 +9519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B43720C8"/>
+    <w:nsid w:val="C905446E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9750,51 +9750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carola-hahnel-mesnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6607-0023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075586940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/neuere-deutsche-literaturwissenschaft/56784/zeiterfahrung-und-gesellschaftlicher-umbruch-in-fiktionen-der-post-ddr-literatur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshs.fr/page/Exploration_Sonntag....-----18" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/germanica/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://www.memoires-en-jeu.com/)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola H&#228;hnel-Mesnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2025-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh24725.7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.10638" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.518" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01696356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.025.0115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Desmet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Craene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.10505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.6384" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783662692240" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php?ID_Section=1&amp;amp;ID_Category=17&amp;amp;ID_Product=1545" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110683028-023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706065v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706072v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706116v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01176083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1f1ck0j6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marinas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fabre-Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23526-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23527-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23347-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700465v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Knoerzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Argel&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carola-hahnel-mesnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6607-0023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075586940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/neuere-deutsche-literaturwissenschaft/56784/zeiterfahrung-und-gesellschaftlicher-umbruch-in-fiktionen-der-post-ddr-literatur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshs.fr/page/Exploration_Sonntag....-----18" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/germanica/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://www.memoires-en-jeu.com/)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola H&#228;hnel-Mesnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783662692240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php?ID_Section=1&amp;amp;ID_Category=17&amp;amp;ID_Product=1545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110683028-023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01176083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2025-0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh24725.7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.10638" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.518" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01696356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.025.0115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Desmet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Craene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704978v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.10505" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.6384" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1f1ck0j6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marinas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fabre-Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23526-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23527-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23347-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Knoerzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Argel&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>