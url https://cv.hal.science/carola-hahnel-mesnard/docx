--- v1 (2026-04-17)
+++ v2 (2026-05-18)
@@ -259,2676 +259,2822 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Der ostdeutsche Erfahrungshorizont als sekundäres Thema in Julia Schochs Trilogie »Biographie einer Frau« (2022–2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophia Wege/Corinna Schlicht. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiefe Spuren: (Post-)DDR erzählen. Transformationserfahrungen im Spiegel der Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wehrhahn, pp.45-68, 2026, 978-3-98859-151-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging Violence: The Wende and its Aftermath in Recent Theater Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Saunders/Caroline Summers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">East German Perspectives on Transformation after 1989 Experiencing, Remembering, and Responding to Unification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camden House, pp.121-138, 2026, 9781640142039</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die Poetik des Übergangs in Lutz Seilers Stern 111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julia Ingold/Christoph Jürgensen (Hrsg.), Spaziergänge im Niemandsland – Beiträge zum Werk Lutz Seilers, Königshausen &amp; Neumann, 2025, S. 179-193</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-3-8260-9210-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literarische und außerliterarische Perspektiven auf das Motiv der Arbeit in &amp;quot;Kruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Arlaud, Bernard Banoun, Frédéric Teinturier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes de "Kruso". "Krusos" Welten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2025, 978-2-336-56238-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppelte Filiation zwischen literarischer Erinnerung und Familiengedächtnis: Jenny Erpenbeck und Hedda Zinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Lapchine/Yves Iehl/Françoise Lartillot/Achim Geisenhanslüke (Hg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les figures tutélaires dans la poésie et la prose de langue allemande aux 20e et 21e siècles. Entre filiations, rejet et création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 501-520, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sozialistische Welten in Sarah Kirschs früher Lyrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jana Kittelmann/Stephan Pabst/Mike Rottmann (Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwurzelungen. Sarah Kirsch (wieder) lesen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 29-48, 2024, Abhandlungen zur Literaturwissenschaft, ISSN 2520-8381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inszenierungsstrategien und Selbstreflexion in Magazin-Reportagen der 1960er und 1970er Jahre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Pabst / Andrea Jäger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportage-Literatur in der DDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18 (1-2/2023), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wehrhahn Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 295-311, 2023, Non Fiktion. Arsenal der anderen Gattungen, 978-3-86525-994-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifeste in selbstverlegten Zeitschriften der 1980er Jahre zwischen Aktivismus und kritischer Avantgarde-Reflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jutta Müller-Tamm/Lukas Nils Regeler (Hrsg.), DDR-Literatur und die Avantgarden, Bielefeld, Aisthesis-Verlag, 2023, S. 149-169.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...51 lines deleted...]
-              <w:t xml:space="preserve">, p. 295-311, 2023, Non Fiktion. Arsenal der anderen Gattungen, 978-3-86525-994-3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le samizdat littéraire et artistique en RDA dans les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hélène Camarade, Xavier Galmiche, Luba Jurgenson (dir.), Samizdat. Publications clandestines et autoédition en Europe centrale et orientale (1950-1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, p. 213-218, 2023, 978-2-38094-411-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde, p. 213-218, 2023, 978-2-38094-411-2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlebnikow-Spuren in Wolfgang Hilbigs Dichtung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IN: Stephan Pabst et al. (Hrsg.), Wolfgang Hilbig und die (ganze) Moderne, Berlin, Verbrecher-Verlag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">IN: Stephan Pabst et al. (Hrsg.), Wolfgang Hilbig und die (ganze) Moderne, Berlin, Verbrecher-Verlag</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kirsch im Dialog mit russischer und sowjetischer Lyrik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernard Banoun/Maryse Staiber (dir.), L'oeuvre poétique de Sarah Kirsch - Subjectivité, nature, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocaust und transgenerationelle Traumatisierung in Narrationen der Post-DDR-Literatur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma-Erfahrungen und Störungen des ‚Selbst‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.243-260, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110683028-023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwischen den Zeiten. Gegenwart und Vergangenheit als Vektoren der Gesellschaftskritik in Ulrich Peltzers Romanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emmanuel Béhague/Hanna Klessinger/Amelia Valtolina (Hg.), GegenWorte – GegenSpiele. Zu einer neuen Widerstandsästhetik in Literatur und Theater der Gegenwart, Bielefeld, Transcript-Verlag, 2018, p. 113-129.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille désagrégée, inceste et parricide comme topoï et métaphores dans la littérature des jeunes auteurs marginalisés dans la RDA des années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emmanuelle Aurenche-Beau, Marcel Boldorf, Ralf Zschachlitz (dir.), RDA : Culture - critique – crise. Nouveaux regards sur l'Allemagne de l'Est, Villeneuve d’Ascq, Septentrion, p. 47-63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Aurenche-Beau, Marcel Boldorf, Ralf Zschachlitz (dir.), RDA : Culture - critique – crise. Nouveaux regards sur l'Allemagne de l'Est, Villeneuve d’Ascq, Septentrion, p. 47-63</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eigensinn durch Sinnvielfalt. Diskursive und literarische Strategien der Subversion in den selbstverlegten literarischen Zeitschriften der DDR in den 1980er Jahren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Achim Geisenhanslücke, Yves Iehl, Nadja Lapchine et Françoise Lartillot (dir.), Contre-cultures et littératures de langue allemande depuis 1960. Entre utopies et subversion, Berne, Peter Lang, p. 459-478 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Achim Geisenhanslücke, Yves Iehl, Nadja Lapchine et Françoise Lartillot (dir.), Contre-cultures et littératures de langue allemande depuis 1960. Entre utopies et subversion, Berne, Peter Lang, p. 459-478 </w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole des témoins dans les Émigrants (1992) et Austerlitz (2001) de W.G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature testimoniale, ses enjeux génériques. Textes réunis par Philippe Mesnard, Collection Poétiques comparatistes, SFLGC, p. 123-142</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">La littérature testimoniale, ses enjeux génériques. Textes réunis par Philippe Mesnard, Collection Poétiques comparatistes, SFLGC, p. 123-142</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geschichte und Zeiterfahrung in der Prosa von Julia Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christiane Caemmerer, Walter Delabar, Helga Meise (dir.), Fräuleinwunder. Zum literarischen Nachleben eines Labels, Peter Lang, Collections: INTER-LIT, Bd. 15, S. 31-49. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Störfall Holocaust. Eine Leerstelle in der ostdeutschen Literatur nach 1989? Antworten an Wolfgang Emmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carola Hähnel-Mesnard, Katja Schubert (Hrsg.): Störfall? Auschwitz und die ostdeutsche Literatur nach 1989, Berlin, Frank &amp; Timme, p. 7-39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Carola Hähnel-Mesnard, Katja Schubert (Hrsg.): Störfall? Auschwitz und die ostdeutsche Literatur nach 1989, Berlin, Frank &amp; Timme, p. 7-39</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Bibliothek der Emigranten. Auf den Spuren deutsch-jüdischer Schicksale in Steffen Menschings Roman Jacobs Leiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carola Hähnel-Mesnard, Katja Schubert (Hrsg.): Störfall? Auschwitz und die ostdeutsche Literatur nach 1989, Berlin, Frank &amp; Timme, p. 109-129</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Carola Hähnel-Mesnard, Katja Schubert (Hrsg.): Störfall? Auschwitz und die ostdeutsche Literatur nach 1989, Berlin, Frank &amp; Timme, p. 109-129</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimkehr in die Fremde – Reisen an den Ort der Kindheit bei Helga Schütz, Christa Wolf und Elisabeth Schulz-Semrau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernd Blaschke, Axel Dunker, Michael Hofmann (Hrsg.), Reiseliteratur der DDR. Bestandsaufnahmen und Modellanalysen, Paderborn, Wilhelm Fink Verlag, S. 201-216.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je veux rester témoin”. Témoigner de l’Histoire dans Cassandre de Christa Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Véronique Léonard-Rocques, Philippe Mesnard (dir.), Cassandre. Figure du témoignage, Paris, Kimé, p. 217-241</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Inszenierung von Zeugenschaft im Roman Nahe Jedenew (2005) von Kevin Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Torben Fischer, Philipp Hammermeister, Sven Kramer (Hrsg.), Der Nationalsozialismus und die Shoah in der deutschsprachigen Gegenwartsliteratur, Amsterdamer Beiträge zur neueren Germanistik, Amsterdam, New York, Rodopi, p. 167-186</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formen des Trivialen im Aufbau- und Betriebsroman der DDR in den 1950er Jahren. Aporien der Kunstdoktrin des Sozialistischen Realismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olivier Agard, Christian Helmreich, Hélène Vinckel-Roisin (Hg.), Das Populäre. Untersuchungen zu Interaktionen und Differenzierungsstrategien in Literatur, Kultur und Sprache, Göttingen, V&amp;R unipress, p. 297-312</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Olivier Agard, Christian Helmreich, Hélène Vinckel-Roisin (Hg.), Das Populäre. Untersuchungen zu Interaktionen und Differenzierungsstrategien in Literatur, Kultur und Sprache, Göttingen, V&amp;R unipress, p. 297-312</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rummelplatz de Werner Bräunig ou les limites d’une culture ouvrière en RDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Herbet (dir.), Culture ouvrière / Arbeiterkultur. Mutations d’une réalité complexe en Allemagne du XIXe au XXIe siècle, Villeneuve d’Ascq, Septentrion, p. 151-163</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapprochements entre les champs littéraires de la RDA et de la RFA dans les années 1970-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Paul Cahn, Ulrich Pfeil (dir.), Allemagne 1974-1990. De l’Ostpolitik à l’unification, Villeneuve d'Ascq, Septentrion, p. 181-196</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Cahn, Ulrich Pfeil (dir.), Allemagne 1974-1990. De l’Ostpolitik à l’unification, Villeneuve d'Ascq, Septentrion, p. 181-196</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Volksverbundenheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Gabriele Kachold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Zonenkinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Barbara Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires hétérotopiques d’un côté et de l’autre du Mur : la poésie d’Uwe Dick et de Bert Papenfuß</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au nom de Goethe! Hommage à Gerald Stieg, textes réunis par Marc Lacheny et Jean-François Laplénie, Paris, L’Harmattan (coll. « Les mondes germaniques »), p. 213-222.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexikonbeitrag Eduard Claudius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Au nom de Goethe! Hommage à Gerald Stieg, textes réunis par Marc Lacheny et Jean-François Laplénie, Paris, L’Harmattan (coll. « Les mondes germaniques »), p. 213-222.</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Hans Marchwitza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lexikonbeitrag Volksverbundenheit</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Uwe Kolbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lexikonbeitrag Gabriele Kachold</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexikonbeitrag Formalismus-Debatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michael Hofmann, Michael Opitz (Hg.), Metzler Lexikon DDR-Literatur, Stuttgart, Metzler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité malgré soi. La littérature du souvenir de la jeune génération des &amp;quot;derniers Allemands de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Moi public » et « moi privé » dans les mémoires et les écrits autobiographiques du XVIIe siècle à nos jours, Études réunies et présentées par Rolf Wintermeyer, en collaboration avec Corinne Bouillot, Rouen, Publications des Universités du Rouen et du Havre (PURH), p. 333-344</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature est-allemande entre hétéronomie et tentatives d’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frankreich-Zentrum der Universität Freiburg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joseph Jurt: Champ littéraire et nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-131, 2007, 978-3-00-021003-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die selbst verlegte Literatur der 80er Jahre als Subfeld – Überlegungen zum literarischen Feld der DDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sandrine Kott/Emmanuel Droit (Hg.), Die ostdeutsche Gesellschaft. Eine transnationale Perspektive, Berlin, Christoph Links Verlag, p. 164-179</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature soviétique comme modèle littéraire pour la RDA ? La réception de Ciment de Fiodor Gladkov par Eduard Claudius et la question du &amp;quot;héros positif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kerstin Hausbei/ Stéphane Gödicke (dir.), Affinités électives : les littératures de langue russe et allemande (1881-1940), Paris, Presses de la Sorbonne Nouvelle, p. 179-194.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites d’une polémique : Volker Braun et les milieux littéraires parallèles des années 1980 en RDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valérie Robert (dir.), Intellectuels et polémiques dans l’espace germanophone, Publications de l’Institut d’Allemand d’Asnières (PIA), p. 145-156.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...348 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2938,1779 +3084,1779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museum, Ruine, Abfall – Zum Motiv des Restes bei Jenny Erpenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text+Kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 246 (III/2025), pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur Neubewertung des literarischen Kanons der DDR am Beispiel des Werks von Hedda Zinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2025-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erzählte Welten. Verflüssigte Identitäten und Sprachen in Tomer Gardis &amp;quot;Eine runde Sache&amp;quot; und Tomer Dotan-Dreyfusʼ &amp;quot;Birobidschan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roczniki Humanistyczne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (Fascicle 5: Modern Languages), https://czasopisma.tnkul.pl/index.php/rh/article/view/337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18290/rh24725.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brasch et l’avant-garde russe et soviétique (Eisenstein – Tretiakov – Khlebnikov)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87/2024, p. 79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’entre-deux de l’histoire : la métamorphose comme parabole du « tournant » dans Geschichte vom alten Kind de Jenny Erpenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68, pp.31-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.10638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekphrasis und literarischer Metadiskurs. Zur Bedeutung von zwei Bildbeschreibungen in Ulrich Peltzers &amp;quot;Stefan Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text+Kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RDA dans le (rétro)viseur. Plaidoyer pour une autre perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2019-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeitwahrnehmung und Benjamin-Reminiszenzen in Lutz Seilers Erzählung &amp;quot;Gavroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (2), p. 311-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’unification allemande à travers le prisme de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 232 (2), pp.48-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/all.232.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une langue à l’autre : exil, identité et écriture chez Olga Grjasnova, Julya Rabinowich et Vladimir Vertlib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01832402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buchbesprechung: Matthias Aumüller, Minimalistische Poetik. Zur Ausdifferenzierung des Aufbausystems in der Romanliteratur der frühen DDR, mentis Verlag, Münster 2015 (ZfDP 2/2017, S. 312-318)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für deutsche Philologie 2/2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des milieux littéraires parallèles et de la littérature autoéditée dans « Ich » de Wolfgang Hilbig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 204 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/all.204.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de la fuite et de l’expulsion chez Hans-Ulrich Treichel et Reinhard Jirgl – distanciation ou victimisation?, Dossier : Les tabous de l'histoire allemande, p. 38-50.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de la résistance et construction de soi. La représentation de la résistance dans les premiers récits de Stephan Hermlin, t. 42, 4/2010, p. 409-427</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur l’antifascisme en RDA et son rôle dans la littérature (AA, n° 188/2009, p. 119-131)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinktionsstrategien im literarischen Feld und Aktualisierung tabuisierter Traditionen in der selbst verlegten Literatur der DDR in den 1980er Jahren, Edinburgh German Yearbook (Contested Legacies: Constructions of Cultural Heritage in the GDR), Edited by Matthew Philpotts and Sabine Rolle, vol. 3 (2009), p. 233-352.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edinburgh German Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelques remarques sur l’antifascisme en RDA et son rôle dans la littérature (AA, n° 188/2009, p. 119-131)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative der Flucht, Vertreibung und Integration in der DDR-Literatur der 1950er Jahre, Treibhaus. Jahrbuch für die Literatur der fünfziger Jahre (Die Anfänge der DDR-Literatur) 4/2008, edition text + kritik, München, 2009, p. 121-143.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treibhaus. Jahrbuch für die Literatur der fünfziger Jahre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture de la guerre en RDA dans les années cinquante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.89 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au passé national-socialiste et à la Seconde Guerre mondiale dans la littérature contemporaine allemande : contextes et expressions (AA, n°178/2006, p. 3-14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction comme mise à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.181 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revues littéraires autoéditées en RDA dans les années 1980 comme espace non censuré, Dossier « Pratiques et productions culturelles en RDA » (AA, n° 177, juillet-septembre 2006, p. 129-146)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rapport au passé national-socialiste et à la Seconde Guerre mondiale dans la littérature contemporaine allemande : contextes et expressions (AA, n°178/2006, p. 3-14)</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture dans la vie&amp;quot; – Les récits de la jeune génération d’Allemands de l’Est entre témoignage et fiction (AA, n° 169, juillet-septembre 2004, p. 146-159)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception de la littérature autoéditée de RDA dans des romans et des récits après 1989 (AA, n° 163, janvier-mars 2003, p. 116-130)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Kertesz : écrivain et prix Nobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.025.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...208 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4720,2621 +4866,2621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literarische und außerliterarische Perspektiven auf das Motiv der Arbeit in Kruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kruso de Lutz Seiler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Banoun, Sylvie Arlaud, Frédéric Teinturier, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kaufmanns Kinder- und Jugendliteratur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Meine Sehnsucht ist noch unterwegs” - Perspektiven auf Leben und Werk des Schriftstellers Walter Kaufmann (1924-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ulrike Schneider / Carola Hähnel-Mesnard / Literaturforum im Brechthaus (https://lfbrecht.de/events/2025-06-16/), Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Erschließung der DDR-Kulturzeitung Sonntag: Werkstattbericht und Forschungsfragen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschriftenmilieus in der DDR und während der “Wende”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Madleen Podewski, Feb 2025, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der „Ausleser“ im &amp;quot;Magazin&amp;quot;: Modalitäten der Literaturkritik in einer Unterhaltungszeitschrift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literaturkritik in der DDR: Funktionsüberlagerungen von Kritik, Begutachtung, Lektorat und Kontrolle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PD Dr. Matthias Aumüller, Prof. Dr. Stephan Pabst, Brigitte Reimann-Gesellschaft, Jun 2025, Hoyerswerda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">„Autorschaftsprofile im Sonntag-Jahrgang 1977“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonntag : les pratiques médiatiques d’un journal culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carola Hähnel-Mesnard, Stephan Pabst, May 2024, Paris, Maison Heinrich Heine, Cité internationale universitaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagebuch und Reportage in »Heimat süße Heimat« (1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helga Schütz. Ein halbes Jahrhundert in Literatur, Film, Fernsehen und Radio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvonne Delhey; Carola Hähnel-Mesnard, Apr 2024, Berlin, Germany. https://lfbrecht.de/projekte/helga-schuetz-tagung/dokumentation/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PERARTEM : modéliser, structurer et enrichir une base de données pour la presse est-allemande avec Heurist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin De Craene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées #dhnord 2024: prospective et nouvelles perspectives en humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valentin de Craene, Nov 2024, Villeneuve d'Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RDA face à ses clichés mémoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions mémorielles &amp; pensées critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Mesnard, Dominique Viart, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wende und Transformationsgesellschaft in neueren Theaterinszenierungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wende ohne Ende? Representing the East German revolution and transformation years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Saunders, Caroline Summers, Stephan Petzold, Mar 2023, Leeds (Angleterre), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Sozialistische Welten in Sarah Kirschs früher Lyrik“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verwurzelungen. Sarah Kirsch (wieder) lesen. Internationales Symposium zum 10. Todestag der Dichterin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jana Kittelmann, Stephan Pabst und Mike Rottmann, May 2023, Halle/Saale, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literarische Kanonfragen anhand von Zeitschriften-Korpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die DDR-Kulturzeitung Sonntag im Kontext der Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carola Hähnel-Mesnard; Stephan Pabst; Frank Fischer, Nov 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jana Kittelmann, Stephan Pabst und Mike Rottmann, May 2023, Halle/Saale, Germany</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermittlung jüdischer Geschichte und Kultur – Hilde Eisler und Das Magazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…und der Zukunft zugewandt? – Über jüdische Geschichte[n] in der DDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moses Mendelssohn Zentrum für europäisch-jüdische Studien Potsdam; Jüdisches Museum Berlin, Oct 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Mesnard, Dominique Viart, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Seilers Poetik des Übergangs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"wer hinten geht / hat seine eigene welt" - Lutz Seilers literarische Arbeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christoph Jürgensen und Julia Ingold, Jul 2023, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anna Saunders, Caroline Summers, Stephan Petzold, Mar 2023, Leeds (Angleterre), United Kingdom</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brasch und die russische und sowjetische Avantgarde (Eisenstein – Tretjakow – Chlebnikow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Thomas Brasch. A la croisée des arts, entre l’Est et l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Moses Mendelssohn Zentrum für europäisch-jüdische Studien Potsdam; Jüdisches Museum Berlin, Oct 2023, Berlin (DE), Germany</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre de Hedda Zinner – un exemple de littérature non-canonique de RDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce qu’il reste de la RDA : une bibliothèque est-allemande à Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christoph Jürgensen und Julia Ingold, Jul 2023, Bamberg, Germany</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Topos Kindheit in der Post-DDR-Literatur zwischen poetischem Prinzip und lebensweltlicher Erfahrung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinder- und Jugendliteratur in der DDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifeste in selbstverlegten Zeitschriften zwischen Aktivismus, Parodie und kritischer Avantgarde-Reflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DDR-Literatur und die Avantgarden, Projekt Writing Berlin, Research Area 4: »Literary Currencies« Exzellenzcluster EXC 2020 »Temporal Communities«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doppelte Filiation zwischen literarischer Erinnerung und Familiengedächtnis: Jenny Erpenbeck und Hedda Zinner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures tutélaires dans la prose et la poésie aux 20e et 21e siècles : entre filiations, rejet et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panelleitung: Zeiterfahrung und gesellschaftlicher Umbruch in Fiktionen der Post-DDR-Literatur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Deutscher Germanistentag in Saarbrücken zum Thema „Zeit“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Im ‚Schichtenwerk der Zeit‘. Vergegenwärtigung von Vergangenem in Lutz Seilers Prosaband &amp;quot;Die Zeitwaage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Lutz Seiler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Metz, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgenerationelle Traumatisierung in neueren ostdeutschen Erzählungen über Judentum und Holocaust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Störungen des "Selbst" - Trauma-Erfahrungen und Möglichkeiten ihrer künstlerischen Konfiguration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Giessen - Schloss Rauischholzhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saarbrücken, Germany</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„allein der irreduzible Augenblick eines Ab-jetzt“ – Zeiterfahrung in Ulrich Peltzers Poetik der Gegenwart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Ulrich Peltzer (écrivains en Sorbonne) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Rezeption Velimir Chlebnikovs in Hilbigs Dichtung&amp;quot;, Literaturforum im Brecht-Haus, Berlin (http://lfbrecht.de/wp-content/uploads/2017/04/Flyer_Hilbig.pdf) (http://www.ciera.fr/fr/node/14230)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wolfgang Hilbig und die (ganze) Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Giessen - Schloss Rauischholzhausen, Germany</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une langue à l’autre : exil, identité et écriture chez Olga Grjasnova, Julya Rabinowich et Vladimir Vertlib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil des langues, langues d’exil – exemples d’auteurs d’origine juive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mémoire et postmémoire – reconstructions du passé de la RDA par les jeunes générations d’auteurs est-allemands dans les années 2000 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après la chute du Mur, une nouvelle géographie littéraire en Europe ?, Symposium international, Les Lettres européennes/ Université Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contre-culture ou culture parallèle : quelques réflexions sur les milieux littéraires de l’autoédition en RDA dans les années 1980 »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande de 1960 à nos jours : entre subversion et utopies, Université Toulouse – Le Mirail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Heimkehr in die Fremde - Reisen an den Ort der Kindheit bei Helga Schütz, Christa Wolf und Elisabeth Schulz-Semrau“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reiseliteratur der DDR. Bestandsaufnahme und Modellanalysen, Literaturforum im Brecht-Haus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Individuelle Erinnerung und kollektives Gedächtnis in den Romanen Nahe Jedenew und Mara Kogoj von Kevin Vennemann »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Nationalsozialismus und die Shoah in der deutschsprachigen Gegenwartsliteratur, Institut für Kulturtheorie, Kulturforschung und Künste, Leuphana Universität Lüneburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lüneburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Flucht und Vertreibung im Werk zeitgenössischer ostdeutscher Autoren zwischen Opferdiskurs und Distanzierung »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The Representation of the Flight and Expulsion of Germans in Contemporary German Culture, Nottingham Trent University </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rummelplatz de Werner Bräunig ou les limites d’une culture ouvrière en RDA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture ouvrière /Arbeiterkultur, 43e congrès de l’AGES, Université Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lüneburg, Germany</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traces du passé dans la post-mémoire des jeunes écrivains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Berlin : l’effacement des traces, 1989-2009 (Musée d’histoire contemporaine/BDIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nottingham, United Kingdom</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Formen des Trivialen im Aufbau- und Betriebsroman der DDR in den 50er Jahren. Aporien der Kunstdoktrin des Sozialistischen Realismus“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Populäre. Differenzierungsstrategien und Interaktionen (41. Jahrestagung des französischen Germanistenverbandes AGES), Georg-August-Universität Göttingen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Narrative der Flucht, Vertreibung und Ankunft in der DDR-Literatur der 50er Jahre“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das geteilte Deutschland im Europa des 20. Jahrhunderts, Deutschlandforschertagung 2007 (ZZF Potsdam, Stiftung zur Aufarbeitung der SED-Diktatur, Bundeszentrale für politische Bildung et Deutschland Archiv; Stiftung Leucorea, Lutherstadt Wittenberg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Wittenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature du souvenir des jeunes générations de la RDA : la représentativité malgré soi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Moi public" et "moi privé" dans les mémoires et les écrits autobiographiques du XVIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Göttingen, Germany</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Der literarische „Untergrund“ der 80er Jahre als Subfeld – Überlegungen zum literarischen Feld der DDR »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisziplinäres Kolloquium zur französischen Forschung über die DDR und die Transformationsprozesse : Ein sozio-kultureller Ansatz der Politik (Humboldt-Universität zu Berlin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Wittenberg, Germany</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature est-allemande : la tension entre hétéronomie et tentatives d’autonomie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première rencontre du réseau ESSE "Champ littéraire et nation", Frankreich-Zentrum, Universität Freiburg </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Freiburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Rouen, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Grenzen einer Polemik: Volker Braun und die inoffizielle Literaturszene der DDR »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polémiques et controverses entre intellectuels dans l’espace germanophone </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7344,528 +7490,528 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text+Kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, 2025, Lutz Seiler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rupture temporelle de 1989 et sa représentation dans la littérature, le cinéma et le théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.10505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes poétiques du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.6384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Thomas Mann au tournant du siècle », Germanica n° 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le roman de langue allemande du XXIe siècle et son rapport à l’histoire », dossier, Allemagne d’aujourd’hui n° 200</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’antifascisme revisité – Histoire, idéologie, mémoire », numéro thématique, Témoigner. Entre Histoire et mémoire. Revue pluridisciplinaire de la Fondation Auschwitz, Bruxelles, n° 104</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Secrets de famille, non-dits ou tabous ? Présence du passé national-socialiste dans la littérature contemporaine allemande », numéro thématique, Allemagne d’aujourd’hui n°178</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7875,589 +8021,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERARTEM (MESHS, émergent 2023-2024): archive de la base de données Heurist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin De Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.1f1ck0j6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque international: Helga Schütz. Ein halbes Jahrhundert in Literatur, Film, Fernsehen und Radio, organisé avec Yvonne Delhey (Radboud Universiteit Nijmegen) au Literaturforum im Brechthaus Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://lfbrecht.de/projekte/helga-schuetz-tagung/startseite/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque international et pluridisciplinaire &amp;quot;Représentations transnationales de la fuite et de l’expulsion des Allemands après la Seconde Guerre mondiale (Allemagne – Pologne – République tchèque et Slovaquie)&amp;quot;, Université Lille 3/CECILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Herbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d’études « Kein Holocaust. Nirgends » ? Auschwitz und die ostdeutsche Literatur nach 1989, Université Lille 3/CECILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Schubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque international &amp;quot;Narrative kultureller Identität – Ostdeutsche Erinnerungsdiskurse nach 1989&amp;quot;, Université Sorbonne Nouvelle – Paris 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque international et pluridisciplinaire &amp;quot;Culture et mémoire : quelles représentations ?&amp;quot;, École Polytechnique, Département des Langues et Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international &amp;quot;Transmission de l’histoire contemporaine allemande à l’exemple de la RDA&amp;quot; Université Paris 3/Sorbonne Nouvelle – Maison Heinrich Heine/Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Marinas</w:t>
+                <w:t xml:space="preserve">Elisa Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fabre-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8467,332 +8613,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wodin, Natascha: Sie kam aus Mariupol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kindlers Literatur Lexikon (KLL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-476-05728-0_23526-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erpenbeck, Jenny: Aller Tage Abend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kindlers Literatur Lexikon (KLL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-476-05728-0_23527-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erpenbeck, Jenny: Kairos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kindlers Literatur Lexikon (KLL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-476-05728-0_23347-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexikonbeitrag: Julia Schoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritisches Lexikon zur deutschsprachigen Gegenwartsliteratur (KLG), text+kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8802,656 +8948,656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeiterfahrung und gesellschaftlicher Umbruch in Fiktionen der Post-DDR-Literatur. Literarische Figurationen von Zeitwahrnehmung im Werk von Lutz Seiler, Julia Schoch und Jenny Erpenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuite et expulsions des Allemands : transnationalité et représentations, 19e-21e siècle, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 328 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Herbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Störfall? Auschwitz und die ostdeutsche Literatur nach 1989.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank &amp; Timme, 166 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostdeutsche Erinnerungsdiskurse nach 1989 - Narrative kultureller Identität</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank&amp;Timme, 2013, DDR-Diskurse - Interdisziplinäre Studien zu Sprache, Land und Gesellschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01400998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamäleon – La grammaire allemande sur le bout de la langue, Palaiseau, Éditions de l’École Polytechnique, 384 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Knoerzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Argelès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Argelès</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+                <w:t xml:space="preserve">hal-01700481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et mémoire. Représentations contemporaines de la mémoire dans les espaces mémoriels, les arts du visuel, la littérature et le théâtre, Palaiseau, Éditions de l’École Polytechnique, 536 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">534p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Culture et mémoire. Représentations contemporaines de la mémoire dans les espaces mémoriels, les arts du visuel, la littérature et le théâtre, Palaiseau, Éditions de l’École Polytechnique, 536 p</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature autoéditée en RDA dans les années 1980. Un espace hétérotopique, Paris, L’Harmattan, collection « La philosophie en commun », 279 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RDA au passé présent. Relectures critiques et réflexions pédagogiques, Paris, Presses de la Sorbonne Nouvelle, 240 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">534p., 2008</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fabre-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9519,51 +9665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C905446E"/>
+    <w:nsid w:val="FF69F4DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9750,51 +9896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carola-hahnel-mesnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6607-0023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075586940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/neuere-deutsche-literaturwissenschaft/56784/zeiterfahrung-und-gesellschaftlicher-umbruch-in-fiktionen-der-post-ddr-literatur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshs.fr/page/Exploration_Sonntag....-----18" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/germanica/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://www.memoires-en-jeu.com/)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola H&#228;hnel-Mesnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783662692240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php?ID_Section=1&amp;amp;ID_Category=17&amp;amp;ID_Product=1545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110683028-023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01176083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2025-0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh24725.7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.10638" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.518" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01696356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.025.0115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Desmet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Craene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704978v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705015v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.10505" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.6384" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1f1ck0j6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704956v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marinas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fabre-Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23526-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23527-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23347-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400998v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Knoerzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Argel&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carola-hahnel-mesnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6607-0023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075586940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/neuere-deutsche-literaturwissenschaft/56784/zeiterfahrung-und-gesellschaftlicher-umbruch-in-fiktionen-der-post-ddr-literatur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshs.fr/page/Exploration_Sonntag....-----18" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/germanica/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://www.memoires-en-jeu.com/)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola H&#228;hnel-Mesnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783662692240" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php?ID_Section=1&amp;amp;ID_Category=17&amp;amp;ID_Product=1545" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110683028-023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01176083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2025-0002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh24725.7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.10638" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.232.0048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.518" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01696356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01706054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.025.0115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Desmet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Craene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805220v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705018v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705019v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705002v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705007v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705009v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.10505" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.6384" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1f1ck0j6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704956v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herbet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marinas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01704967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fabre-Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23526-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23527-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05728-0_23347-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415052v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Knoerzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Argel&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>