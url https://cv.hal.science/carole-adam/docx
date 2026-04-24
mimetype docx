--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -990,248 +990,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02115959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion Modeling in Social Simulation: A Survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication During Bushfires, Towards a Serious Game for a Serious Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.3681⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJISCRAM.2018040104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758755v1</w:t>
+                <w:t xml:space="preserve">halshs-02107035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication During Bushfires, Towards a Serious Game for a Serious Matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotion Modeling in Social Simulation: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.3681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJISCRAM.2018040104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02107035v1</w:t>
+                <w:t xml:space="preserve">hal-01758755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games Ready to Use: A Serious Game for Teaching Natural Risk Management</w:t>
               </w:r>
@@ -2332,156 +2332,156 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu sérieux sur la transition vers des mobilités urbaines durables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un jeu sérieux pour assister les choix alimentaires des étudiants précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Adam</w:t>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux &amp; Enjeux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Le Page, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Jeux et Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dijon, Jun 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04823826v1</w:t>
+                <w:t xml:space="preserve">hal-05594811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model of modal choice with perception biases and habits</w:t>
               </w:r>
@@ -2543,345 +2543,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête sur les perceptions de la mobilité pour informer un simulateur multi-agent de choix modal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu sérieux sur la transition vers des mobilités urbaines durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 32èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Jeux &amp; Enjeux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Le Page, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732147v1</w:t>
+                <w:t xml:space="preserve">ird-04823826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of cognitive biases on the mobility transition ⋆</w:t>
+                <w:t xml:space="preserve">Une enquête sur les perceptions de la mobilité pour informer un simulateur multi-agent de choix modal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Simulation and Gaming Conference (ISAGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Les 32èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510564v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive simulation of inertia created by mobility habits</w:t>
+                <w:t xml:space="preserve">Simulating the impact of cognitive biases on the mobility transition ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th International Simulation and Gaming Conference (ISAGA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, La Rochelle, France. pp.624-626</w:t>
+              <w:t xml:space="preserve">International Simulation and Gaming Conference (ISAGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510586v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding and explaining optimal screening strategies with limited tests during the COVID-19 epidemics</w:t>
+                <w:t xml:space="preserve">Interactive simulation of inertia created by mobility habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Arduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management ISCRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">54th International Simulation and Gaming Conference (ISAGA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, La Rochelle, France. pp.624-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613433v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serious game for debating about the use of Artificial Intelligence during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2897,1143 +2910,1117 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management (ISCRAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation multi-agent pour expliquer l'influence de la vaccination sur l'épidémie de COVID-19</w:t>
+                <w:t xml:space="preserve">Finding and explaining optimal screening strategies with limited tests during the COVID-19 epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management ISCRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279579v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ABM to support collective reflection on the evolution of mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une modélisation multi-agent pour expliquer l'influence de la vaccination sur l'épidémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Massonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Amblard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462663v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining SIR and agent-based models of the COVID-19 epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Doussin</w:t>
+                <w:t xml:space="preserve">Agent-based modelling of habits in urban mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gama Days 2021 - 1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463441v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based modelling of habits in urban mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Jacquier</w:t>
+                <w:t xml:space="preserve">Combining SIR and agent-based models of the COVID-19 epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
+              <w:t xml:space="preserve">Gama Days 2021 - 1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498309v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the transition of mobility toward smart and sustainable cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ABM to support collective reflection on the evolution of mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Erdelyi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom. pp.41-45</w:t>
+              <w:t xml:space="preserve">GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226687v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based modelling of habits in urban mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Jacquier</w:t>
+                <w:t xml:space="preserve">Simulating the transition of mobility toward smart and sustainable cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Erdelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verstaevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom. pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463453v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiFlood: a serious game for understanding the challenges of risk communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-based modelling of habits in urban mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Andonoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">GAMA days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02115908v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent geospatial simulation of human interactions and behaviour in bushfires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VigiFlood: a serious game for understanding the challenges of risk communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyuba Mancheva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
+                <w:t xml:space="preserve">Éric Andonoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management</w:t>
+              <w:t xml:space="preserve">16th Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091660v1</w:t>
+                <w:t xml:space="preserve">halshs-02115908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-factor model and simulation of social cohesion and its effect on evacuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-agent geospatial simulation of human interactions and behaviour in bushfires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyuba Mancheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02116007v1</w:t>
+                <w:t xml:space="preserve">hal-02091660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based analysis of the spread of awareness in the population in the prodromal phase of bushfires</w:t>
+                <w:t xml:space="preserve">Multi-factor model and simulation of social cohesion and its effect on evacuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">, Jan 2019, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02116023v1</w:t>
+                <w:t xml:space="preserve">halshs-02116007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system approach in evaluating human spatio-temporal vulnerability to seismic risk using social attachment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julius Bañgate</w:t>
+                <w:t xml:space="preserve">Agent-based analysis of the spread of awareness in the population in the prodromal phase of bushfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis and Hazard Mitigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">HICSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02116041v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02116023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MULTI-AGENT SYSTEM APPROACH IN EVALUATING HUMAN SPATIO-TEMPORAL VULNERABILITY TO SEISMIC RISK USING SOCIAL ATTACHMENT</w:t>
+                <w:t xml:space="preserve">A multi-agent system approach in evaluating human spatio-temporal vulnerability to seismic risk using social attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Bañgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
@@ -4051,1798 +4038,1776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIT Transactions on Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk Analysis and Hazard Mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sevilla, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2495/risk180041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01999905v1</w:t>
+                <w:t xml:space="preserve">halshs-02116041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situated BDI agent architecture for the GAMA modelling and simulation platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caillou</w:t>
+                <w:t xml:space="preserve">A MULTI-AGENT SYSTEM APPROACH IN EVALUATING HUMAN SPATIO-TEMPORAL VULNERABILITY TO SEISMIC RISK USING SOCIAL ATTACHMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Bañgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Multi-Agent-Based Simulation (MABS 2016) at AAMAS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIT Transactions on Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sevilla, Spain. pp.47-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/risk180041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690132v1</w:t>
+                <w:t xml:space="preserve">halshs-01999905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPRITE, un jeu sérieux pour l’enseignement de la gestion des risques naturels à l’Université de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Taillandier</w:t>
+                <w:t xml:space="preserve">A Review on the Influence of Social Attachment on Human Mobility during Crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Bañgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux informatisés &amp; IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Information Systems for Crisis Response and Management (ISCRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951268v1</w:t>
+                <w:t xml:space="preserve">halshs-01999967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Influence of Social Attachment on Human Mobility during Crises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
+                <w:t xml:space="preserve">SPRITE, un jeu sérieux pour l’enseignement de la gestion des risques naturels à l’Université de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Systems for Crisis Response and Management (ISCRAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+              <w:t xml:space="preserve">Jeux informatisés &amp; IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01999967v1</w:t>
+                <w:t xml:space="preserve">hal-02951268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLACE a multi-agent model of human behaviour driven by social attachment during seismic crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A situated BDI agent architecture for the GAMA modelling and simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Bangate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Beck</w:t>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Münster, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Multi-Agent-Based Simulation (MABS 2016) at AAMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore. pp. 3-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01999960v1</w:t>
+                <w:t xml:space="preserve">hal-01690132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serious game for teaching natural risk management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Taillandier</w:t>
+                <w:t xml:space="preserve">SOLACE a multi-agent model of human behaviour driven by social attachment during seismic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Bangate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Münster, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02107072v1</w:t>
+                <w:t xml:space="preserve">halshs-01999960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Agent Architectures in Social Simulation: BDI Agents versus Finite-state Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A serious game for teaching natural risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2017.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01601074v1</w:t>
+                <w:t xml:space="preserve">halshs-02107072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites du BDI pour rendre compte du comportement humain en situation de crise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Agent Architectures in Social Simulation: BDI Agents versus Finite-state Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Waikoloa, United States. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2017.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561962v1</w:t>
+                <w:t xml:space="preserve">hal-01601074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cognitive biases in reactions to bushfires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Les limites du BDI pour rendre compte du comportement humain en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Albi, France</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02116079v1</w:t>
+                <w:t xml:space="preserve">hal-01561962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPRITE, un jeu sérieux pour l’enseignement de la gestion des risques naturels à l’Université de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Taillandier</w:t>
+                <w:t xml:space="preserve">The role of cognitive biases in reactions to bushfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et Enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ISCRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951306v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02116079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caillou</w:t>
+                <w:t xml:space="preserve">SPRITE, un jeu sérieux pour l’enseignement de la gestion des risques naturels à l’Université de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MABS 2016 - 17th International Workshop on Multi-Agent-Based Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jeux et Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02744133v1</w:t>
+                <w:t xml:space="preserve">hal-02951306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling human behaviours in disasters from interviews: application to Melbourne bushfires (SSC 2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Simulation Conference (SSC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MABS 2016 - 17th International Workshop on Multi-Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore. 155 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67477-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165035v1</w:t>
+                <w:t xml:space="preserve">hal-02744133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling human behaviours in disasters from interviews: application to Melbourne bushfires</w:t>
+                <w:t xml:space="preserve">Modelling human behaviours in disasters from interviews: application to Melbourne bushfires (SSC 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Social Simulation Conference (SSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSA (European Social Simulation Association); PAAA (Pacific-Asian Association for Agent-based Approach in Social Systems Sciences); CSSSA (Computational Social Science Society of America), Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02107085v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MAS Approach for Group Recommendation Based on Negotiation Techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling human behaviours in disasters from interviews: application to Melbourne bushfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS’16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187553v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02107085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de comportements humains en situation de crise à partir d'entretiens : application aux incendies de forêt de Melbourne</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A MAS Approach for Group Recommendation Based on Negotiation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Villavicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Schiaffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andres Diaz-Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Monteserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationales d'Intelligence Artificielle (CNIA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems, PAAMS’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Sevilla, Spain. pp.219-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159070v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Human-Robot Interaction: A New Cognitive and Affective Interaction-Oriented Architecture</w:t>
+                <w:t xml:space="preserve">Modélisation de comportements humains en situation de crise à partir d'entretiens : application aux incendies de forêt de Melbourne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationales d'Intelligence Artificielle (CNIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA: Association française pour l'Intelligence Artificielle, Jun 2016, Clermont-Ferrand, France. pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398218v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive and Affective Architecture for Social Human-Robot Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Social Human-Robot Interaction: A New Cognitive and Affective Interaction-Oriented Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual ACM/IEEE International Conference on Human-Robot Interaction Extended Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Portland, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kansas City, United States. pp.253 - 263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2701973.2702006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206483v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture cognitive et affective orientée interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5874,325 +5839,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of a companion robot for children in daily life situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A Cognitive and Affective Architecture for Social Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Conference on Cognitive Infocommunications (CogInfoCom)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CogInfoCom.2014.7020474⟩</w:t>
+              <w:t xml:space="preserve">10th Annual ACM/IEEE International Conference on Human-Robot Interaction Extended Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2701973.2702006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117304v1</w:t>
+                <w:t xml:space="preserve">hal-01206483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shame, when reasoning and emotions are linked</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptability of a companion robot for children in daily life situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Multi-Agent Systems (EUMAS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IEEE Conference on Cognitive Infocommunications (CogInfoCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Vietri sul Mare, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CogInfoCom.2014.7020474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156605v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once upon a time... a companion robot that can tell stories</w:t>
+                <w:t xml:space="preserve">Shame, when reasoning and emotions are linked</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lawrence Cavedon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference on Intelligent Virtual Agents (IVA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Edinburgh, UK, pp.434-435</w:t>
+              <w:t xml:space="preserve">11th European Workshop on Multi-Agent Systems (EUMAS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947926v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a model of evacuation after an earthquake in Lebanon</w:t>
               </w:r>
@@ -6280,1472 +6293,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00986009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'acceptabilité d'un robot moqueur</w:t>
+                <w:t xml:space="preserve">Once upon a time... a companion robot that can tell stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Johal Benkaouar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lawrence Cavedon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III 2013 - 2ième conférence sur l'Intercompréhension de l'Intraspécifique à l'Interspécifique, Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">Thirteenth International Conference on Intelligent Virtual Agents (IVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Edinburgh, UK, pp.434-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947922v1</w:t>
+                <w:t xml:space="preserve">hal-00947926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l'acceptabilité d'un robot moqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal Benkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilef Benfarhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MABS 2016 Multi-Agent-Based Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">III 2013 - 2ième conférence sur l'Intercompréhension de l'Intraspécifique à l'Interspécifique, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391002v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honte ou culpabilité ? (That is the question)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A BDI agent architecture for the GAMA modeling and simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Longin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction (WACAI 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MABS 2016 Multi-Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapore, Singapore. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-254-7-395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542667v1</w:t>
+                <w:t xml:space="preserve">hal-01391002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Emotion Dynamics in a Group of Agents in an Evacuation Situation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-agent mediation platform for automated exchanges between businesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Canal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Vincent Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuong Vinh Ho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Picant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Rim workshop on Agent-based modeling and simulation of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_44⟩</w:t>
+              <w:t xml:space="preserve">ATOP 2009 - International Workshops on Agent-Based Technologies and Applications for Enterprise Interoperability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.170-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28563-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692147v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois... un robot compagnon qui racontait des histoires</w:t>
+                <w:t xml:space="preserve">Honte ou culpabilité ? (That is the question)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2012 - Workshop Affect, Compagnon Artificiel, Interaction</w:t>
+              <w:t xml:space="preserve">Workshop Affect, Compagnon Artificiel, Interaction (WACAI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950711v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent mediation platform for automated exchanges between businesses</w:t>
+                <w:t xml:space="preserve">Il était une fois... un robot compagnon qui racontait des histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Picant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATOP 2009 - International Workshops on Agent-Based Technologies and Applications for Enterprise Interoperability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WACAI 2012 - Workshop Affect, Compagnon Artificiel, Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950713v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reasoning Module to Select ECA's Communicative Intention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+                <w:t xml:space="preserve">Simulation of the Emotion Dynamics in a Group of Agents in an Evacuation Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Minh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuong Vinh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA 2012 - Proceedings of the 12th International Conference on Intelligent Virtual Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Santa Cruz, CA, United States. pp.447-454, </w:t>
+              <w:t xml:space="preserve">Pacific Rim workshop on Agent-based modeling and simulation of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Kolkata, India. pp.604-619, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33197-8_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950709v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ACA sincère comme compagnon artificiel</w:t>
+                <w:t xml:space="preserve">A Reasoning Module to Select ECA's Communicative Intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2012 - Workshop Affect, Compagnon Artificiel, Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA 2012 - Proceedings of the 12th International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Santa Cruz, CA, United States. pp.447-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33197-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950710v1</w:t>
+                <w:t xml:space="preserve">hal-00950709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercompréhension homme-machine: un langage émotionnel multimodal pour Agent Conversationnel Animé</w:t>
+                <w:t xml:space="preserve">Un ACA sincère comme compagnon artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III 2011: Workshop Intercompréhension - de l'Intraspécifique à l'Interspécifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vannes, France</w:t>
+              <w:t xml:space="preserve">WACAI 2012 - Workshop Affect, Compagnon Artificiel, Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950875v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive Multimodal Conversational Acts for SAIBA Agents</w:t>
+                <w:t xml:space="preserve">Intercompréhension homme-machine: un langage émotionnel multimodal pour Agent Conversationnel Animé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Intelligent Virtual Agents (IVA 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">III 2011: Workshop Intercompréhension - de l'Intraspécifique à l'Interspécifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950872v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying the intentional and institutional semantics of speech acts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expressive Multimodal Conversational Acts for SAIBA Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Declarative Agent Languages and Technologies (DALT 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Intelligent Virtual Agents (IVA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Reykjavik, Iceland. pp.316-323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23974-8_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474450v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A logical framework for an emotionally aware intelligent environment</w:t>
+                <w:t xml:space="preserve">Unifying the intentional and institutional semantics of speech acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Artificial Intelligence Techniques for Ambient Intelligence (AITAmI 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva de Garda, Italy</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Declarative Agent Languages and Technologies (DALT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519756v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation logique d'agents rationnels pour l'intelligence ambiante</w:t>
+                <w:t xml:space="preserve">A logical framework for an emotionally aware intelligent environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.81-94</w:t>
+              <w:t xml:space="preserve">Workshop on Artificial Intelligence Techniques for Ambient Intelligence (AITAmI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva de Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537168v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation logique d'agents rationnels pour l'intelligence ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">OCC's emotions: a formalization in a BDI logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7770,70 +7865,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.24-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11861461_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7843,159 +7938,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Cultural Heritage and Forest Fire Evacuation in Response to Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loup-Hadamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ziebelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simualtion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement du skieur hors-piste face au risque avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8011,406 +8106,528 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-agent de la cohésion sociale en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence artificielle : Enquête sur ces technologies qui changent nos vies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enki Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dowek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2018, 978-2081445253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Geist</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04489458v1</w:t>
+                <w:t xml:space="preserve">hal-04421738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Geist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'IA des jeux informatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès - Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31 (3), 2017, Revue d'intelligence artificielle RSTI série RIA, 9782746248168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8420,51 +8637,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPRITE – Participatory Simulation for Raising Awareness About Coastal Flood Risk on the Oleron Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8509,92 +8726,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries: Third International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-46, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47093-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis Mobility of Pedestrians: From Survey to Modelling, Lessons from Lebanon and Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8616,119 +8833,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvina Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chihab Hanachi; Frédérick Bénaben; François Charoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 196, Springer, pp.57-70, 2014, Lecture Notes in Business Information Processing, 978-3-319-11817-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage de Conversation pour Personnage Virtuel Expressif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8761,73 +8978,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandgeorge Marine, Pugniere Frédéric et Le Pevedic Brigitte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.M.E. Editions, 2013, Echanges, 978-2-8066-0859-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical modeling of emotions for Ambient Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8836,132 +9053,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fulvio Mastrogiovanni; Nak-Young Chong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Ambient Intelligence: Trends and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGI Global Publisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-1616928575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-61692-857-5.ch007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying the intentional and institutional semantics of speech acts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8970,122 +9187,122 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo Baldoni,; Jamal Bentahar; M. Birna van Riemsdijk; John Lloyd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Declarative Agent Languages and Technologies VII: DALT 2009. Revised Selected and Invited Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5948, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-84, 2010, Lecture Notes in Artificial Intelligence, 978-3-642-11354-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-11355-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9095,51 +9312,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enquête sur les perceptions de la mobilité pour informer un simulateur multi-agent de choix modal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9148,51 +9365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9202,222 +9419,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-agent de la cohésion sociale en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-LIG-53, Laboratoire d'informatique de Grenoble. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Once upon a time... a companion robot that can tell stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Cavedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-051, LIG. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDI agents in social simulations: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9430,100 +9647,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-050, LIG : Laboratoire d'informatique de Grenoble. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WACAI 2012, Workshop Affect, Compagnon Artificiel, Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,73 +9752,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-LIG-039, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mental attitudes and public facts in an ACL semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9614,73 +9831,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-042, LIG. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ACL for companion agents that can choose (not) to lie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9693,100 +9910,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-043, LIG. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple logical framework for emotional agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9811,51 +10028,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT/RR-2006-16-FR, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9865,114 +10082,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Institut National Polytechnique (Toulouse), 2007. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007INPT023H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04551102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10040,51 +10257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="462D84BB"/>
+    <w:nsid w:val="D961D1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10271,51 +10488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2803-8874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118384600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/adam_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IUQ-0519-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://steamer.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liglab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://membres-lig.imag.fr/cadam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231178303" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5595/001c.17844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. I Ogie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1547693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2019010103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2018040104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878118770217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017010103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Toumi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888916000096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.455-476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-FF4H80DX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hickmott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Scerri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.11-42" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-R4CKKQP1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04823826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613418v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Massonet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463441v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doussin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03498309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115908v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/risk180041" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999960v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Bangate" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2017.032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Villavicencio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schiaffino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres Diaz-Pace" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Monteserin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2702006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CogInfoCom.2014.7020474" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Cavedon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Van Truong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal Benkaouar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Benfarhat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-395" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692147v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Canal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Vinh Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_44" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950711v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28563-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33197-8_46" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guiraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23974-8_34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474450v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Evrard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537167v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ziebelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755121v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-31-n-3-mai-juin-2017/richoux/descriptif-9782746248168" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47093-1_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/54655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-857-5.ch007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03527023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-11355-0_5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11355-0_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-48ND485M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363962v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947923v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551102v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT023H" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2803-8874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118384600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/adam_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/IUQ-0519-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://steamer.imag.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liglab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://membres-lig.imag.fr/cadam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231178303" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5595/001c.17844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. I Ogie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1547693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2019010103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2018040104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878118770217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017010103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Toumi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888916000096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.455-476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-FF4H80DX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hickmott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Scerri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.11-42" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-R4CKKQP1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04823826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613418v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Massonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03498309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463441v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doussin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03462663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091660v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/risk180041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999967v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Bangate" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2017.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67477-3_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02107085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Villavicencio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schiaffino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres Diaz-Pace" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Monteserin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_19" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2702006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CogInfoCom.2014.7020474" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Van Truong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Cavedon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal Benkaouar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Benfarhat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-254-7-395" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28563-9_10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03542667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Minh Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Canal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong Vinh Ho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_44" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33197-8_46" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950710v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guiraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23974-8_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474450v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Evrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537167v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loup-Hadamard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ziebelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566985v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Bilal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-31-n-3-mai-juin-2017/richoux/descriptif-9782746248168" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47093-1_4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvina Colbeau-Justin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/54655" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-857-5.ch007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03527023v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-11355-0_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11355-0_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-48ND485M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952826v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471987v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471961v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537174v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551102v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT023H" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>