--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -2537,838 +2537,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Salt-Promoted Highly Regioselective alpha and beta Hydrophosphination of Alkenyl Arenes</w:t>
+                <w:t xml:space="preserve">Unprecedented synthesis of alkynyl phosphine-boranes through room-temperature oxidative alkynylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Routaboul</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Norah</w:t>
+                <w:t xml:space="preserve">K. Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201301417⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (17), pp.4592-4595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol402197d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832386v1</w:t>
+                <w:t xml:space="preserve">hal-00877877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-​Catalyzed Synthesis of 1,​3-​Butadienylphosphine Oxides and Chemoselective Phosphoryl Reduction to Stereodefined 1,​3-​Butadienylphosphines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron-Salt-Promoted Highly Regioselective alpha and beta Hydrophosphination of Alkenyl Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gatignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Taillefer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Norah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1002/chem.201301417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300618⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924102v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the asymmetric Huisgen &amp;quot;Click&amp;quot; reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James P. Martin</w:t>
+                <w:t xml:space="preserve">Copper-​Catalyzed Synthesis of 1,​3-​Butadienylphosphine Oxides and Chemoselective Phosphoryl Reduction to Stereodefined 1,​3-​Butadienylphosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1340152⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355 (14-15), pp.2822-2826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915673v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented synthesis of alkynyl phosphine-boranes through room-temperature oxidative alkynylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An investigation of the asymmetric Huisgen &amp;quot;Click&amp;quot; reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Richard Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Buttress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jouvin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+                <w:t xml:space="preserve">James P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (17), pp.4592-4595. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.2723-2729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol402197d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877877v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric and Catalytic Synthesis of Alkynylphosphines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral copper-phosphido-borane complexes: synthesis, characterization, and use as precatalysts in Csp-P bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Veillard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules171214573⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (34), pp.4088-4090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30723e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799015v1</w:t>
+                <w:t xml:space="preserve">hal-00718218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral copper-phosphido-borane complexes: synthesis, characterization, and use as precatalysts in Csp-P bond formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometric and Catalytic Synthesis of Alkynylphosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (34), pp.4088-4090. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (12), pp.14573-14587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc30723e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules171214573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718218v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-catalyzed synthesis of alkynylphosphine derivatives: unprecedented use of nucleophilic phosphorus compounds</w:t>
               </w:r>
@@ -4210,51 +4210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C88F5D"/>
+    <w:nsid w:val="95CE80C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4441,51 +4441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-alayrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-0274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170726061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05356696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Lenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mhadhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04728886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14100677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bo&#380;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202110221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Motoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;hong Doan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Hibner&#8208;kulicka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Otake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lukarska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02995341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-20-S(K)24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Botella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drukenm&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phid&#233;line Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7S6DKC8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01834440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Talbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Bulman Page" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard Stephenson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harvey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01834476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hong Doan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jouvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guissart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03198A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ballester" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gatignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntran Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201301029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTCZTTL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB00397G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Wrona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Giguere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.11.073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L92R75DB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Routaboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Norah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301417" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZXJMG94-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300618" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFJ0B1NN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Buttress" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402197d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules171214573" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04645K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_565" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-alayrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-0274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170726061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05356696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Lenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mhadhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04728886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14100677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bo&#380;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202110221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Motoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;hong Doan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Hibner&#8208;kulicka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Otake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lukarska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02995341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-20-S(K)24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Botella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drukenm&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phid&#233;line Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7S6DKC8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01834440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Talbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Bulman Page" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard Stephenson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harvey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01834476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hong Doan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jouvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guissart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03198A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ballester" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gatignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntran Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201301029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTCZTTL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB00397G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Wrona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Giguere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.11.073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L92R75DB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402197d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Routaboul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Norah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZXJMG94-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300618" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFJ0B1NN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Buttress" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancelot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules171214573" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04645K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_565" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>