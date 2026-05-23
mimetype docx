--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1035,51 +1035,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Stable Quaternary Phosphiranium Salts by P-Alkylation and P-Arylation of Phosphiranes</w:t>
+                <w:t xml:space="preserve">Taming the Reactivity of Phosphiranium Salts: Site‐Selective C‐Centered Ring Opening for Direct Synthesis of Phosphinoethylamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Botella</w:t>
@@ -1114,106 +1114,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (09), pp.883-888. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (29), pp.11769-11773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1708000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201916449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899695v1</w:t>
+                <w:t xml:space="preserve">hal-02899688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the Reactivity of Phosphiranium Salts: Site‐Selective C‐Centered Ring Opening for Direct Synthesis of Phosphinoethylamines</w:t>
+                <w:t xml:space="preserve">Access to Stable Quaternary Phosphiranium Salts by P-Alkylation and P-Arylation of Phosphiranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Botella</w:t>
@@ -1248,82 +1248,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (29), pp.11769-11773. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (09), pp.883-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201916449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1708000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899688v1</w:t>
+                <w:t xml:space="preserve">hal-02899695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Phosphonium-Carbenium Dication Formation in a Superacid: Precursor to Fluorinated Phosphine Oxides</w:t>
               </w:r>
@@ -1437,502 +1437,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature alkynylation of phosphine oxides with copper acetylides: practical synthesis of alkynylphosphine oxides</w:t>
+                <w:t xml:space="preserve">Convenient access to meso benzylic bisalkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phidéline Gerard</w:t>
+                <w:t xml:space="preserve">Philip C. Bulman Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Veillard</w:t>
+                <w:t xml:space="preserve">G. Richard Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.633-638. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.961-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201501440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847976v1</w:t>
+                <w:t xml:space="preserve">hal-01847977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Ynamides in the Synthesis of 2-(Tosylamido)- and 2,5-Bis(tosylamido)thiophenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-temperature alkynylation of phosphine oxides with copper acetylides: practical synthesis of alkynylphosphine oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phidéline Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Talbi</w:t>
+                <w:t xml:space="preserve">Romain Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Touil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Witulski</w:t>
+                <w:t xml:space="preserve">Gwilherm Evano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), pp.2656 - 2659. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.633-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201501440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834440v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient access to meso benzylic bisalkynes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Ynamides in the Synthesis of 2-(Tosylamido)- and 2,5-Bis(tosylamido)thiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Richard Stephenson</w:t>
+                <w:t xml:space="preserve">Imen Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harvey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soufiane Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Witulski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27, pp.961-964. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.2656 - 2659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b01101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847977v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystal structure, optical, electrochemical and thermal properties of the ynamide: Bis-(N-4-methylbenzenesulfonyl, N-n-butyl)-1,3-butadiyne-1,4-diamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu-Hong Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning unreactive copper acetylides into remarkably powerful and mild alkyne transfert reagents by oxidative umpolung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Evano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntran Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (6), pp.1549-1552. </w:t>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silyl alkynylphosphine-boranes: key precursors of triazolylphosphines via tandem desilylation-Click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,64 +2397,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-catalyzed synthesis of hetero-substituted alkenes and alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Evano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,587 +2537,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented synthesis of alkynyl phosphine-boranes through room-temperature oxidative alkynylation</w:t>
+                <w:t xml:space="preserve">Iron-Salt-Promoted Highly Regioselective alpha and beta Hydrophosphination of Alkenyl Arenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jouvin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
+                <w:t xml:space="preserve">Lucie Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Norah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol402197d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1002/chem.201301417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877877v1</w:t>
+                <w:t xml:space="preserve">hal-00832386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Salt-Promoted Highly Regioselective alpha and beta Hydrophosphination of Alkenyl Arenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper-​Catalyzed Synthesis of 1,​3-​Butadienylphosphine Oxides and Chemoselective Phosphoryl Reduction to Stereodefined 1,​3-​Butadienylphosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gatignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Norah</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201301417⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355 (14-15), pp.2822-2826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832386v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-​Catalyzed Synthesis of 1,​3-​Butadienylphosphine Oxides and Chemoselective Phosphoryl Reduction to Stereodefined 1,​3-​Butadienylphosphines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Taillefer</w:t>
+                <w:t xml:space="preserve">An investigation of the asymmetric Huisgen &amp;quot;Click&amp;quot; reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Richard Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Buttress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300618⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.2723-2729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00924102v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the asymmetric Huisgen &amp;quot;Click&amp;quot; reaction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unprecedented synthesis of alkynyl phosphine-boranes through room-temperature oxidative alkynylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P. Martin</w:t>
+                <w:t xml:space="preserve">K. Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Alayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.2723-2729. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (17), pp.4592-4595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1340152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol402197d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915673v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral copper-phosphido-borane complexes: synthesis, characterization, and use as precatalysts in Csp-P bond formation</w:t>
               </w:r>
@@ -3250,77 +3250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric and Catalytic Synthesis of Alkynylphosphines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (12), pp.14573-14587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.3239-3241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3542,51 +3542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Current Chemistry, 361 (Phosphorus Chemistry II: Synthetic Methods)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-82, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3633,51 +3633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalyzed Formation of C-P Bonds with Aryl Halides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copper-Mediated Cross Coupling Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.93-111, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3943,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Anglo-Norman Organic Chemistry Colloquium (ANORCQ XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4025,51 +4025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ynamides to organic electronics: a new synthesis of 2-tosylamido and 2,5-bis-(tosylamido)-thiophenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95CE80C4"/>
+    <w:nsid w:val="8139B50C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4441,51 +4441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-alayrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-0274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170726061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05356696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Lenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mhadhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04728886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14100677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bo&#380;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202110221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Motoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;hong Doan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Hibner&#8208;kulicka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Otake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lukarska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02995341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-20-S(K)24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Botella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drukenm&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phid&#233;line Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7S6DKC8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01834440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Talbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Bulman Page" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard Stephenson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harvey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01834476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hong Doan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jouvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guissart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03198A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ballester" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gatignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntran Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201301029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTCZTTL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB00397G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Wrona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Giguere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.11.073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L92R75DB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402197d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Routaboul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Norah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZXJMG94-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300618" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFJ0B1NN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Buttress" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancelot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340152" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules171214573" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04645K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_565" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-alayrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3582-0274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170726061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05356696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Lenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Mhadhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c02770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04682581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04728886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal14100677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04126159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bo&#380;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03367794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202110221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03361225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Motoyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;hong Doan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Hibner&#8208;kulicka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Otake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lukarska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202100534" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02995341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-20-S(K)24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Botella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916449" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708000" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drukenm&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Bulman Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard Stephenson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harvey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phid&#233;line Gerard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7S6DKC8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01834440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Talbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01834476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hong Doan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.03.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jouvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guissart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03198A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ballester" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gatignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntran Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201301029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTCZTTL4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bernoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB00397G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Wrona" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Giguere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.11.073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L92R75DB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Routaboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Norah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301417" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZXJMG94-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300618" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFJ0B1NN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Buttress" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deschamps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402197d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30723e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules171214573" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC04645K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_565" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>