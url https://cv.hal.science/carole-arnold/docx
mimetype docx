--- v1 (2026-03-25)
+++ v2 (2026-05-09)
@@ -317,51 +317,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snehaa Vivienne Seal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.102643. </w:t>
+              <w:t xml:space="preserve">, 2026, 7 (3), pp.102643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xcrm.2026.102643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3022,295 +3022,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased vitamin B12 availability induces ER stress through impaired SIRT1-deacetylation of HSF1</w:t>
+                <w:t xml:space="preserve">Les inondations remarquables en France : premiers éléments issus de l’enquête EPRI 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Ghemrawi</w:t>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pooya</w:t>
+                <w:t xml:space="preserve">C. Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lorentz</w:t>
+                <w:t xml:space="preserve">A. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gauchotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Arnold</w:t>
+                <w:t xml:space="preserve">B. Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2013.69⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, p. 37 - p. 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701059v1</w:t>
+                <w:t xml:space="preserve">hal-00936942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations remarquables en France : premiers éléments issus de l’enquête EPRI 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreased vitamin B12 availability induces ER stress through impaired SIRT1-deacetylation of HSF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coeur</w:t>
+                <w:t xml:space="preserve">G Ghemrawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bard</w:t>
+                <w:t xml:space="preserve">S Pooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bacq</w:t>
+                <w:t xml:space="preserve">S. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Becker</w:t>
+                <w:t xml:space="preserve">G. Gauchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, p. 37 - p. 47. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.e553 - e553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2013.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936942v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular effects of vitamin B12 in brain, myocardium and liver through its role as co-factor of methionine synthase</w:t>
               </w:r>
@@ -5533,103 +5533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Flood Risk Assessment for the European Directive: inventory of French past floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference of Flood risk management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.1211-1217</w:t>
@@ -6854,51 +6854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Maayouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hedna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Boch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspars T&#257;rs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2025.08.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Atlasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehaa Vivienne Seal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2026.102643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adamek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Angulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biagetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/06/035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luque-Paz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08089-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weissenbilder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carlstr&#246;m" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-022-00522-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03439614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandridi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Platzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.L012012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03434327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhaecke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lihoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16832" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Busto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alexandridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab9f0b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kjellsson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8201;d. Nanda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Rubensson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. Southworth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.236001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02507780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ghemrawi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2019.153992" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikaelsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7060063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eloi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Qu&#233;lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195416" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loulergue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(16)30020-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DFS21X1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252; Peng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnold" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schini-Kerth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jmf.2013.0183" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico de Leu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Heremans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Coppens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi van Gassen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3076-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Jia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0384" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ghemrawi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pooya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorentz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauchotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.69" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coeur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bacq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatem Caillerez-Fofou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyuefang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gazzano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.166806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chamblain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Bouler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-010-4172-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FDLJHLKR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Le Ray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.07.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDW4Z405-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon-Chabaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouyette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-010-4012-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L88GK73L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Garin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcubilla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976144" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Gilbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R R Mathieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arroyo-Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ocete" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03049.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colombel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Filleur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Fournier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.300.65.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jivkov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorokin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.20154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-210Q52KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293969v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeschky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weibmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahloul-Hourlier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.10.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGS4T6FP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247490v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#246;fner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weissmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ait-Si-Ali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Eble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Siljander" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Farndale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lain&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(15)30076-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7078B70H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Postil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(15)30213-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2KM39XP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faust" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266368v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Kosgei" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elkhafifi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacolley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.131" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00738964v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pryds" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lippert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukumura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758948v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05479809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Maayouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hedna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Boch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspars T&#257;rs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2025.08.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Atlasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehaa Vivienne Seal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2026.102643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adamek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Angulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biagetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/06/035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luque-Paz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08089-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weissenbilder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carlstr&#246;m" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-022-00522-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03439614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandridi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Platzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.L012012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03434327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhaecke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lihoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16832" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155425" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Busto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alexandridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab9f0b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kjellsson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8201;d. Nanda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Rubensson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. Southworth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.236001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02507780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ghemrawi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2019.153992" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikaelsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells7060063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eloi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Qu&#233;lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195416" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01300779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loulergue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(16)30020-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DFS21X1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01666747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252; Peng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnold" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schini-Kerth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jmf.2013.0183" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico de Leu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Heremans" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Coppens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi van Gassen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3076-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piccand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Merle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengping Jia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0384" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bacq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013041" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01701059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ghemrawi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pooya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorentz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauchotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2013.69" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatem Caillerez-Fofou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyuefang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.01.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gazzano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.166806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chamblain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weiss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Bouler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-010-4172-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FDLJHLKR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -M. Le Ray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.07.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDW4Z405-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billon-Chabaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouyette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-010-4012-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L88GK73L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Garin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trifonov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcubilla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2976144" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Gilbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R R Mathieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arroyo-Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolling" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ocete" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03049.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colombel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Filleur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Fournier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.300.65.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jivkov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorokin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gene.20154" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-210Q52KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293969v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeschky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hofner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weibmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahloul-Hourlier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.10.039" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGS4T6FP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247490v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#246;fner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weissmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ait-Si-Ali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Eble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Siljander" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rw Farndale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lain&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(15)30076-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7078B70H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Postil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(15)30213-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2KM39XP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269229v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faust" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266368v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Kosgei" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elkhafifi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacolley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.131" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00738964v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pryds" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lippert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukumura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758948v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>