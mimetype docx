--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2639,269 +2639,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et impression 3D de gels d'alginate et de pectine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Doping Feruloylated ArabinoXylan Hydrogels with Cellulose NanoCrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CNRS-INRAE DUMBIO session de printemps 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">EPNOE SUNDSVALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111653v1</w:t>
+                <w:t xml:space="preserve">hal-05493833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping Feruloylated ArabinoXylan Hydrogels with Cellulose NanoCrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Micard</w:t>
+                <w:t xml:space="preserve">Formulation et impression 3D de gels d'alginate et de pectine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE SUNDSVALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
+              <w:t xml:space="preserve">GDR CNRS-INRAE DUMBIO session de printemps 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493833v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un procédé technologique de pré-traitement du pain sur l’amylolyse et la protéolyse digestive : approche in vitro</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,256 +6215,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of xyloglucans and glucomannans according to their fine structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic investigation of plant cell wall mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 2012</w:t>
+              <w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809962v1</w:t>
+                <w:t xml:space="preserve">hal-02809965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic investigation of plant cell wall mechanical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractionation of xyloglucans and glucomannans according to their fine structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. 2012</w:t>
+              <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809965v1</w:t>
+                <w:t xml:space="preserve">hal-02809962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6619,51 +6619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lara-Espinoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rasc&#243;n-Chu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16202939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ohlmaier-Delgadillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda L L&#243;pez-Franco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Islas-Osuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092478" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.01.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRK65Q8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901373s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSGNH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.02.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDS8LHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWSVKJ5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0261598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D79HB4KH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.545-556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seri&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux Eric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Lise-Braga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;lina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284815.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lara-Espinoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rasc&#243;n-Chu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16202939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ohlmaier-Delgadillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda L L&#243;pez-Franco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Islas-Osuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092478" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.01.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRK65Q8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901373s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSGNH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.02.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDS8LHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWSVKJ5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0261598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D79HB4KH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.545-556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seri&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux Eric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Lise-Braga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;lina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284815.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>