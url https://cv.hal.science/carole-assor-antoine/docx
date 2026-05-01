--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -234,2148 +234,2118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+                <w:t xml:space="preserve">Oxidative stability of polyunsaturated fatty acid-enriched infant flours based on teff and cowpea: Impact of natural antioxidants from amaranth leaves and black rice bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111769⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, pp.117080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213191v1</w:t>
+                <w:t xml:space="preserve">hal-05238581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of polyunsaturated fatty acid-enriched infant flours based on teff and cowpea: Impact of natural antioxidants from amaranth leaves and black rice bran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baréa</w:t>
+                <w:t xml:space="preserve">Covalent Pectin/Arabinoxylan Hydrogels: Rheological and Microstructural Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lara-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Rascón-Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carvajal-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (20), pp.2939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16202939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05238581v1</w:t>
+                <w:t xml:space="preserve">hal-04757177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Pectin/Arabinoxylan Hydrogels: Rheological and Microstructural Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Lara-Espinoza</w:t>
+                <w:t xml:space="preserve">Ferulated Pectins and Ferulated Arabinoxylans Mixed Gel for Saccharomyces boulardii Entrapment in Electrosprayed Microbeads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ohlmaier-Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carvajal-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda L López-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María A Islas-Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Rascón-Chu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Carvajal-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (9), pp.2478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26092478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym16202939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04757177v1</w:t>
+                <w:t xml:space="preserve">hal-03234799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferulated Pectins and Ferulated Arabinoxylans Mixed Gel for Saccharomyces boulardii Entrapment in Electrosprayed Microbeads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Making Dense Covalent Arabinoxylan Gels with High Swelling Properties: A Strategy Based on Water Extraction through Osmotic Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carvajal-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (12), pp.6176-6185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26092478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03234799v1</w:t>
+                <w:t xml:space="preserve">hal-03594494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Dense Covalent Arabinoxylan Gels with High Swelling Properties: A Strategy Based on Water Extraction through Osmotic Compression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Examining the contribution of cell wall polysaccharides to the mechanical properties of apple parenchyma tissue using exogenous enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (18), pp.5137-5146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03594494v1</w:t>
+                <w:t xml:space="preserve">hal-01593458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the contribution of cell wall polysaccharides to the mechanical properties of apple parenchyma tissue using exogenous enzymes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246 (5), pp.857-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01593458v1</w:t>
+                <w:t xml:space="preserve">hal-01603838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cellulosic polysaccharide distribution during G-layer formation in poplar tension wood fibers: abundance of rhamnogalacturonan I and arabinogalactan proteins but no evidence of xyloglucan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t>
+                <w:t xml:space="preserve">Fractionation and structural characterization of LiCl-DMSO soluble hemicelluloses from tomato.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-017-2737-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603838v1</w:t>
+                <w:t xml:space="preserve">hal-01268050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation and structural characterization of LiCl-DMSO soluble hemicelluloses from tomato.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Stiffness of normal, opposite, and tension poplar wood determined using micro-samples in the three material directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.01.001⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.481-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-012-0511-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01268050v1</w:t>
+                <w:t xml:space="preserve">hal-00819191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness of normal, opposite, and tension poplar wood determined using micro-samples in the three material directions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Concomitant Changes in Viscoelastic Properties and Amorphous Polymers during the Hydrothermal Treatment of Hardwood and Softwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-012-0511-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (15), pp.6830-6837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf901373s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00819191v1</w:t>
+                <w:t xml:space="preserve">hal-01195042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Changes in Viscoelastic Properties and Amorphous Polymers during the Hydrothermal Treatment of Hardwood and Softwood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dynamic of Shrinkage/Moisture Content Behavior Determined During Drying of Microsamples for Different Kinds of Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (9), pp.1118-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373930802266108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf901373s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195042v1</w:t>
+                <w:t xml:space="preserve">hal-05578124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wheat bran ball-milling on fragmentation and marker extractability of the aleurone layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (3), pp.275-282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat bran tissue fractionation using biochemical markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (3), pp.387-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2004.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of constitutive wheat bran tissues by dielectric spectroscopy and effect of their moisture content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dissado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53, pp.2169-2177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.1649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéret nutritionnel de la couche à aleurone du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 133, pp.4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Contribution of Grain Outer Layers and Their Cell Wall Structure to the Mechanical Properties of Wheat Bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (7), pp.2026 - 2033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf0261598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt nutritionnel de la couche à aleurone du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (5), pp.545-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/sda.22.545-556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2385,65 +2355,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,208 +2458,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. EPNOE International Polysaccharide Conference (EPNOE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mittuniversitetet MID Sweeden University, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de pectine par l'action combinée du broyage et de solvants eutectiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suênia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping Feruloylated ArabinoXylan Hydrogels with Cellulose NanoCrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,2152 +2667,2152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE SUNDSVALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation et impression 3D de gels d'alginate et de pectine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR CNRS-INRAE DUMBIO session de printemps 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un procédé technologique de pré-traitement du pain sur l’amylolyse et la protéolyse digestive : approche in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Serié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWO DECADES OF PROGRESS TO BETTER UNDERSTAND THE WHEAT FRACTIONATION BEHAVIOR AT UMR IATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES-milling combined extraction process targeting pectin from citrus peels and apple pomace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Green Extraction of Natural Products GENP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Degradation of Biopolymers:A combined Light Scattering - Fluorescence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. SoftComp Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative process of oleic sunflower or rapeseed oleosomes extraction including dry fractionation steps do not lead to chemical, enzymatic nor microbiological deterioration of lipoproteic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Lipid Droplets &amp; Oleosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of wheat arabynoxylan/cellulose nanocristals bio-hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amra Secerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple cell wall contribution to fruit viscoelasticitic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Euro Mediterranean Symposium for Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sécurité et Qualité des Produits d'Origine Végétale (0408)., Apr 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile test of plant cell wall analogs thin films using image stereocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of hemicellulose network to plant cell wall properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between Polysaccharide side chains and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "From Model Foods to Food Models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic investigation of plant cell wall mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base théorique pour la modélisation de la croissance cellulaire végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4852,1627 +4822,1627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques GDR SLAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Degradation of Biopolymers: a combined Light Scattering – Fluorescence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Italian Soft Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of integrative processes of extraction of oil bodies from sunflower, oleic sunflower seeds and rapeseeds including or not dry fractionation steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroux Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas De Lise-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mélina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Lipid Droplets &amp; Oleosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puiser dans la biodiversité des graines pour en extraire des oléosomes aux fonctionnalités contrastées et adaptées aux systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRAINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. GERLI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making dense covalent arabinoxylan gels with high swelling properties: A strategy based on water extraction through osmotic compression (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Carvajal-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EPNOE International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid droplets and oleosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of hydrogel swelling under plant cell wall environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of hemicellulose network to plant cell wall properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.218, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between cell wall polysaccharide side chains and mechanicals properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "From Model Foods to Food Models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Ljubijana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic investigation of plant cell wall mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of xyloglucans and glucomannans according to their fine structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6619,51 +6589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lara-Espinoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rasc&#243;n-Chu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16202939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ohlmaier-Delgadillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda L L&#243;pez-Franco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Islas-Osuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092478" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.01.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRK65Q8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901373s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.08.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSGNH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.02.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDS8LHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWSVKJ5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0261598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D79HB4KH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.545-556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seri&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux Eric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Lise-Braga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;lina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284815.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809962v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dormoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lara-Espinoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rasc&#243;n-Chu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16202939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ohlmaier-Delgadillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda L L&#243;pez-Franco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a A Islas-Osuna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.01.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRK65Q8G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901373s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930802266108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien Pellerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.08.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMSGNH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2004.02.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QDS8LHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toureille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dissado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWSVKJ5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0261598" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D79HB4KH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.545-556" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seri&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Claudel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cathala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroux Eric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De Lise-Braga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;lina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284815.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809962v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>