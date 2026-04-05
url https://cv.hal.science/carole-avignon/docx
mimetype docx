--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -153,4908 +153,4908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et Enjeux méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation de données prosopographiques en histoire (Moyen Age, Epoque moderne). Partages de pratiques et coopérations interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Avignon, Feb 2025, Angers (MRGT Germaine Tillion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde de la Semaine de l'Histoire, Enfances : « Avoir des enfants ou non » avec Carole Avignon, Emmanuelle Berthiaud, Antoine Rivière, Emma Tillich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Semaine de l’histoire, Département d’histoire de l’Ecole Normale Supérieure (Ulm), et le CFJ, Paris, « Enfances »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale superieur, Mar 2025, Paris (ENS Ulm), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une autre histoire des familles ? Filiation(s) et ordonnancement généalogique en question, au prisme de la bâtardise médiévale », journée d'études du Master Pratique de la recherche historique, Université d'Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) de famille(s) : un objet d’étude en renouvellement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master Pratiques de la Recherche, Université d'Angers, Mar 2025, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence dialoguée Inauguration du Festival Universitaire Mois du Genre sur les Corps Empêchés, 12 février 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois du Genre 2024, Corps Empêchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers; David Niget, Feb 2024, Université d'Angers (Le Qu4tre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Statut, confession (et genre) au prisme du verum et legitimum matrimonium : référentiels doctrinaux dans les sociétés de l’Europe médiévale latine du XIIe s. », Les enjeux de genre, religion et statut social dans le mariage musulman de l’époque médiévale à l’époque contemporaine, dans une perspective comparée, Colloque international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de genre, religion et statut social dans le mariage musulman de l’époque médiévale à l’époque contemporaine, dans une perspective comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abou Moussa Rahmadan (MISHA, Strasbourg, Institut d’Islamologie, HiSAAR, DRES), Dec 2024, Strasbourg (MISHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Echecs subis, échecs concertés au regard du droit canonique médiéval et de sa mise en œuvre juridictionnelle (XIIe-XVe s.): approches typologiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages faillis (Moyen Age, Première modernité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Lecuppre; Eva Pibiri, Nov 2021, Louvain-la-Neuve (Belgique), Belgique. pp.29-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05098676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en Histoire et Game Design. Renouveler les écritures académiques pour renouveler les publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS : nouvelles stratégies, nouvelles pratiques, nouveaux formats.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Nov 2023, Nantes France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La prise en charge des enfants dans les systèmes juridiques de l’Europe médiévale chrétienne. XIIe-XVe. Garde, nutritio, et autorité parentale », Les enjeux de genre et de religion dans la garde des enfants de l’époque médiévale à l’époque contemporaine, colloque internationale (MISHA, Institut d'islamologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de genre et de religion dans la garde des enfants de l’époque médiévale à l’époque contemporaine (Histoire, sociologie, archéologie et anthropologie des religions, HiSAAR, Laboratoire Droit, religion, Entreprise et Société, DRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abou Moussa Ramadan (HiSAAR, institut thématique interdisciplinaire Université de Strasbourg dans le cadre de l'initiative d'Excellence), May 2023, Strasbourg (MISHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la Journée d'études pluridisciplinaire du séminaire Corps Empêchés et de l'axe 6 de la SFR, Folie(s) et société(s), Acte 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folie(s) et Société, Représentations et prise en charge de l'antiquité à nos jours, Histoire, Droit, psychiatrie, Acte 1, Approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Avignon, Dec 2023, Université d'Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, animation et organisation de l'Atelier 1, Recherche en Histoire et Game Design. Renouveler les écritures académiques pour renouveler les publics, autour du programme Fil_IAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures alternatives en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange Guépin; CRENAU, Nantes Université, Nov 2023, Nantes (MSH Ange Guépin), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la 5e séance du séminaire Corps Empêchés, Programme Fil_IAM, Lèpre et lépreux du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps Empêchés, Lèpre et lépreux du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Avignon, Feb 2023, Angers (MRGT Germaine Tillion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulating the Care (nutritio) of Children From the Margins, betwen General law and Local Legislations (XIIth-XVth c.), PANEL( R. Dorin, C. Barralis, dir.): The Construction and circulation Ecclesiastical Norms in late Medieval Episcopal Legislation (avec Charles Donahue, Jr, P. Harvard University; Rowan Dorin (Stanford University), Christine Barralis (Université de Lorraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIth International Congress of Medieval Canonical Law, Saint-Louis, Missoury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atria Larson; Stephen Schoenig, Jul 2022, Saint-Louis (Missouri), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De quoi la bâtardise est-elle le stigmate ? Institution matrimoniale, filiation, société (XIe-XVe s.) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Dogma, III (Parenté, Mœurs, Droit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Montay; Stéphane Rials, Jan 2022, Paris (Paris-II, distanciel), France. pp.29_43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05098717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la 3e séance du séminaire Corps Empêchés du programme Fil_IAM, Corps de femmes, Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps Empêchés, Corps de femme au Moyen Age, 1e partie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Avignon, Mar 2022, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la 4e séance du séminaire Corps Empéchés, programme Fil_IAM,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps Empêchés, Corps de femme au Moyen Age, 2e partie, Estela Bonnaffoux « Comment dire les stérilités ? Pistes de réflexions à partir de traités médicaux du XVe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Avignon, Jun 2022, Angers (MRGT Germaine Tillion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du wébinaire Corps Empêchés du programme Fil_IAM, Le vice et la macule, Histoire romaine, histoire médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps Empêchés, Deuxième séance du séminaire du Programme Fil_IAM, Autour du vice et de la macule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Avignon, Apr 2021, DISTANCIEL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Femmes et actions judiciaires matrimoniales à la fin du Moyen Age »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième rencontre d’Histoire du droit et d’Anthropologie historique médiévale, Genre et droit : Statuts, capacités et agentivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Leveleux, Dec 2021, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05098692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lectures canoniques des alliances capétiennes : parenté et pouvoirs dans la France du premier XIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Dogma, II: Parenté, Mœurs, Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Montay; Stéphane Rials, Jun 2021, Paris, France. pp.33-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05098653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CE QUE LES DISABILITY STUDIES PEUVENT APPORTER A UNE ETUDE DES FILIATIONS « A DEFAUTS ». QUESTIONNEMENTS ET PERSPECTIVES&amp;quot;, Introduction, Journée de lancement du séminaire « Corps empêchés » du programme Fil_IAM, organisé par C. Avignon,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue méthodologique autour des disability studies : Approches médiévistiques, Lancement du Séminaire Corps Empêchés du programme Fil_IAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Avignon, Nov 2020, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant naturel dans les Lettres à Sophie Volland de Diderot. Réalité, fiction, légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bâtards et bâtardise dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, mariages clandestins et justice d'Eglise : l'éclairage des archives d'officialités normandes de la fin du Moyen-Age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rosenblieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire jeunesses, rendre justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.161-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les officialités normandes et la lutte contre les mariages clandestins à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Charageat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Turnhout, Belgique. pp.227-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien matrimonial et littérature au Moyen Age. des usages de la &amp;quot; contrefaçon &amp;quot; des discours juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours juridique et littérature amoureuse du Moyen Age au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp.31-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies matrimoniales des premiers Capétiens à l'épreuve des prohibitions canoniques en matière de parenté (XIe-XIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Stratégies matrimoniales (IXe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM – Centre d’études supérieures de civilisation médiévale (Université de Poitiers), May 2012, Poitiers, France. pp.237-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noces simulées, noces dissimulées : quand les laïcs jouent avec la norme matrimoniale. Transgression et révélation de la norme matrimoniale médiévale à travers quelques témoignages d'archives d'officialités de la fin du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurey Braguier-Gouverneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes et transgressions dans l'Europe de la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rennes, France. pp.89-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples clandestins devant la justice d'église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couples devant les justices, du moyen âge à l'époque contemporaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.77-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00860975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indissolubilité et parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les stratégies matrimoniales dans l'aristocratie (Xe-XIIIe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la filiation illégitime et la bâtardise dans les sociétés médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Famille, parenté et genre au Moyen Age, XIIe -XVe siècle : séminaire de doctorat de Paris 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d’un programme de recherche en cours sur la filiation illégitime et la bâtardise dans les sociétés médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indissolubilité et parenté : heurs et malheurs de prohibitions canoniques en cours d’élaboration dans les stratégies matrimoniales des premiers Capétiens (fin Xe- début XIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les stratégies matrimoniales dans l'aristocratie (Xe-XIIIe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mariages clandestins à l'épreuve d'un jugement en droit et en équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sentences et décisions judiciaires du Moyen Age à nos jours : enjeux de société, enjeux politiques, enjeux économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dijon, France. pp.171-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mariages clandestins à l’épreuve d’un jugement en droit et en équité : le témoignages des sentences médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la sentence judiciaire du Moyen Age à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France. pp.171 - 179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infractions et transgressions dans la formation du lien conjugal au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lien conjugal entre normes et déviances, de l'antiquité à nos jours : problématiques, concepts, diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noces simulées, noces dissimulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norme et transgression dans l'Europe moderne. France, Italie, Espagne XVe-XVIIe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien valide, lien précaire : le lien matrimonial à l’épreuve de la clandestinité. Théories et pratiques (XIIe- XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lier et délier : séminaire du Centre d'Études supérieures sur la Fin du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extra legem matrimonii: concubinages présumés, concubinages subis, concubinages dénoncés dans la pratique des officialités normandes au XVème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le concubinage au Moyen Age : une transgression de l'ordre matrimonial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Non spécifié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien valide, lien précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lier et délier : séminaire du Centre d'Études supérieures sur la Fin du Moyen Age (CESSFMA-IRHT, Université d'Orléans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clandestinité et la transgression matrimoniale dans les débats matrimoniaux à l'articulation du XVe et du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norme et transgression au cœur de la famille en France et dans l'Empire aux XIVe-XVIe siècle : Conférence à la journée de séminaire du CALEM-(Civilisation, Arts, Lettres dans l'Europe moderne (XVe-XVIIe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extra legem matrimonii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le concubinage au Moyen Age : une transgression de l'ordre matrimonial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien conjugal entre normes et déviances de l'Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lien conjugal entre normes et déviances, de l'antiquité à nos jours : problématiques, concepts, diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infractions et les transgressions dans la formation du lien conjugal au Moyen Âge : comment étudier l’écart à la norme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lien conjugal entre normes et déviances, de l'antiquité à nos jours : problématiques, concepts, diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariages clandestins, Église et société au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Régulations sociales » de l'université d'Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et anthropologie médiévale(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Anthropologie » de l'École doctorale Société Culture Echanges (Angers, La Rochelle, Le Mans, Nantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples clandestins devant la justice d’Église : normalisation matrimoniale et régulation judiciaires dans les registres des Officialités de Chartres, Rouen, Fécamp, Paris (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couples devant les justices. Du Moyen Age à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des mariages clandestins au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Famille et parenté » de l'université Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, mariage et clandestinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire jeunesses ». Actes des journées d'étude en l'honneur de Claude Gauvard par ses élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples clandestins devant la justice d'Eglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couples devant les justices. Du Moyen Age à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De clandestina desponsatione que omnino est detestanda.(Hostiensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire religieuse de l'École Normale Supérieure (Ulm) : Pratiques et cultures religieuses du XIIIe au XVIe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la déparentalisation du social dans l'ouvrage de Joseph Morsel, L'histoire du Moyen Age est un sport de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Régulations sociales » de l'université d'Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les officialités normandes et la lutte contre les mariages clandestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les officialités dans l'Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separare et Dirimere à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separare et Dirimere à la fin du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Valenciennes, France. pp.121-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échecs subis, échecs concertés. Approches typologiques de mariages manqués au regard du droit canonique médiéval et de sa mise en oeuvre juridictionnelle (XI -XV siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48, pp.29-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18150-7.p.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De quoi la bâtardise est-elle le stigmate au Moyen Age ? Réflexions partagées sur une réflexion historique en cours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits. Revue française de théorie, de philosophie et de culture juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Parenté, moeurs et droit, 74 (2021), pp.29-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05097334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut-on divorcer avant le xixe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Divorcer ? Les séparations matrimoniales en Europe : Antiquité, période moderne, Révolution, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« De quoi la bâtardise est-elle le stigmate au Moyen Age ? Réflexions partagées sur une réflexion historique en cours »</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la recherche des filiations illégitimes dans les sources françaises (XIe-XVe siècle). Questions de méthode, questions de problématiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Fieyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edad Media. Revista de Historia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24197/em.23.2022.9-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05097387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiançailles, juridictions et disciplines synodales. Ambiguïtés d’une norme et discontinuité de sa diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.109-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures canoniques des alliances capétiennes : parenté et pouvoirs dans la France du premier XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits. Revue française de théorie, de philosophie et de culture juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Parenté, moeurs et droit, 74 (2021), pp.29-41</w:t>
+              <w:t xml:space="preserve">, 2021, 72 (2), pp.33-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« À la recherche des filiations illégitimes dans les sources françaises (XIe-XVe siècle). Questions de méthode, questions de problématiques »</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05097485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bâtardise, sang, chair et consanguinitas dans la pensée romano-canonique de la parenté au Moyen Age (XIe-XIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gasperoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Demografía Histórica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.25-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir l’enfant illégitime : modalités, enjeux, limites de la benignitas canonica. Des théories romano-canoniques aux pratiques sociales (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gaillard-Seux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124-3, pp.65-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Accueillir l’enfant illégitime : modalités, enjeux, limites de la benignitas canonica. Des théories romano-canoniques aux pratiques sociales (XIIe-XVe siècles) », Accueil et soin de l’enfant. Antiquité, Moyen Age, dir. Dasen Véronique, Gaillard-Seux Patricia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124 (3), pp.65-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05097585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mariages clandestins: impasse disciplinaire, scandale ou moteur de la réflexion doctrinale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Marmursztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.55-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/medievales.7911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Marché matrimonial clandestin et officines de clandestinité à la fin du Moyen Age</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché matrimonial clandestin et officines de clandestinité à la fin du Moyen Âge : l'exemple du diocèse de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 655, pp.515-549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché matrimonial clandestin et officines de clandestinité à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 655, p. 515-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question clandestine de la critique médiévale aux critiques erasmienne et luthérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (3), p. ?-?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question clandestine, de la critique médiévale aux critiques érasmienne et luthérienne. Clandestinité, honorabilité et sacramentalité du mariage en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viator : Medieval and Renaissance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41, pp.329-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question clandestine, de la critique médiévale aux critiques érasmienne et luthérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viator</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41, p. 329-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566356v1</w:t>
-              </w:r>
-[...3679 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5132,624 +5132,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05154423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carte et assets lieux (assets Unity et assets créés par Midjourney) _ document de travail élaboré pour le jeu vidéo développé en médiation scientifique du programme Fil_IAM (&amp;quot;Cap ou pas cap?&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bercand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _ A8_prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _A1_ prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _ A18_prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM Parcours de l'avatar A18 (fille illégitime de clerc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _ A4_prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM Parcours de l'avatar A4 (aristocrate, fille, parcours laïque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logigramme de construction des arborescences de décisions pour le jeu vidéo développé en médiation scientifique du programme Fil_IAM (&amp;quot;Cap ou pas cap?). Scène 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Carole Avignon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bercand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _ A1_A8_ClercRégulier_prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _ A1-A8_ClercSéculier_prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logigramme de construction des arborescences de décisions pour le jeu vidéo développé en médiation scientifique du programme Fil_IAM (&amp;quot;Cap ou pas cap?). Scène 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...469 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bercand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7115,51 +7115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D6A7A5"/>
+    <w:nsid w:val="9420229C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7346,51 +7346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-avignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6094-9224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134175921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18150-7.p.0029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Fieyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/em.23.2022.9-33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaillard-Seux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marmursztejn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7911" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dubourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deborde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bianco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rosenblieh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurey Braguier-Gouverneur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566362v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bercand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GEN-EB.5.127438" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vacquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-justice-dans-la-france-medievale-9782200272746" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billore" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Isabelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avignon Carole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-avignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6094-9224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134175921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bianco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rosenblieh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurey Braguier-Gouverneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18150-7.p.0029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Fieyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/em.23.2022.9-33" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaillard-Seux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marmursztejn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bercand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GEN-EB.5.127438" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vacquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-justice-dans-la-france-medievale-9782200272746" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billore" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Isabelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avignon Carole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>