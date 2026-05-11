--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -972,165 +972,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05113315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De quoi la bâtardise est-elle le stigmate ? Institution matrimoniale, filiation, société (XIe-XVe s.) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Dogma, III (Parenté, Mœurs, Droit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Montay; Stéphane Rials, Jan 2022, Paris (Paris-II, distanciel), France. pp.29_43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05098717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulating the Care (nutritio) of Children From the Margins, betwen General law and Local Legislations (XIIth-XVth c.), PANEL( R. Dorin, C. Barralis, dir.): The Construction and circulation Ecclesiastical Norms in late Medieval Episcopal Legislation (avec Charles Donahue, Jr, P. Harvard University; Rowan Dorin (Stanford University), Christine Barralis (Université de Lorraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress of Medieval Canonical Law, Saint-Louis, Missoury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atria Larson; Stephen Schoenig, Jul 2022, Saint-Louis (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098986v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05098717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la 3e séance du séminaire Corps Empêchés du programme Fil_IAM, Corps de femmes, Moyen Age</w:t>
               </w:r>
@@ -2111,234 +2111,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00860975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">la filiation illégitime et la bâtardise dans les sociétés médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Famille, parenté et genre au Moyen Age, XIIe -XVe siècle : séminaire de doctorat de Paris 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d’un programme de recherche en cours sur la filiation illégitime et la bâtardise dans les sociétés médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Indissolubilité et parenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les stratégies matrimoniales dans l'aristocratie (Xe-XIIIe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730737v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03430967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indissolubilité et parenté : heurs et malheurs de prohibitions canoniques en cours d’élaboration dans les stratégies matrimoniales des premiers Capétiens (fin Xe- début XIIIe s.)</w:t>
               </w:r>
@@ -3215,510 +3215,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les couples clandestins devant la justice d’Église : normalisation matrimoniale et régulation judiciaires dans les registres des Officialités de Chartres, Rouen, Fécamp, Paris (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couples devant les justices. Du Moyen Age à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire et anthropologie médiévale(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Anthropologie » de l'École doctorale Société Culture Echanges (Angers, La Rochelle, Le Mans, Nantes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les couples clandestins devant la justice d’Église : normalisation matrimoniale et régulation judiciaires dans les registres des Officialités de Chartres, Rouen, Fécamp, Paris (XIVe-XVe siècles)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des mariages clandestins au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Famille et parenté » de l'université Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, mariage et clandestinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire jeunesses ». Actes des journées d'étude en l'honneur de Claude Gauvard par ses élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couples clandestins devant la justice d'Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couples devant les justices. Du Moyen Age à l'époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A la recherche des mariages clandestins au Moyen Age</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la déparentalisation du social dans l'ouvrage de Joseph Morsel, L'histoire du Moyen Age est un sport de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Famille et parenté » de l'université Rennes 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Régulations sociales » de l'université d'Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De clandestina desponsatione que omnino est detestanda.(Hostiensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'histoire religieuse de l'École Normale Supérieure (Ulm) : Pratiques et cultures religieuses du XIIIe au XVIe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566357v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00566362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les officialités normandes et la lutte contre les mariages clandestins</w:t>
               </w:r>
@@ -5409,304 +5409,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _ A1_A8_ClercRégulier_prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _ A1-A8_ClercSéculier_prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logigramme de construction des arborescences de décisions pour le jeu vidéo développé en médiation scientifique du programme Fil_IAM (&amp;quot;Cap ou pas cap?). Scène 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bercand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Document de travail préparatoire _ boite de dialogues _ A4_prototype de jeu vidéo développé sur Unity_2D_ type RPG_dialogue interactif_Cap ou pas cap?_ Fil_IAM Parcours de l'avatar A4 (aristocrate, fille, parcours laïque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103214v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-05103204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logigramme de construction des arborescences de décisions pour le jeu vidéo développé en médiation scientifique du programme Fil_IAM (&amp;quot;Cap ou pas cap?). Scène 1</w:t>
               </w:r>
@@ -7115,51 +7115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9420229C"/>
+    <w:nsid w:val="8ADC3B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7346,51 +7346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-avignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6094-9224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134175921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bianco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rosenblieh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurey Braguier-Gouverneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18150-7.p.0029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Fieyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/em.23.2022.9-33" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaillard-Seux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marmursztejn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bercand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GEN-EB.5.127438" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vacquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-justice-dans-la-france-medievale-9782200272746" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billore" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Isabelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avignon Carole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-avignon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6094-9224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134175921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05098653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bianco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rosenblieh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurey Braguier-Gouverneur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18150-7.p.0029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Fieyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/em.23.2022.9-33" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaillard-Seux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marmursztejn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bercand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05097798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GEN-EB.5.127438" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4189" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vacquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mathieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-justice-dans-la-france-medievale-9782200272746" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366957v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Billore" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Isabelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avignon Carole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>