--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between in vitro microbial fermentations and in vivo performance in pigs selected for their residual feed intake</w:t>
+                <w:t xml:space="preserve">Suivi de l'excrétion des coccidies dans différents systèmes d'élevage intérieurs ou extérieurs par coproscopie et développement d'une technique de biologie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Jouaron</w:t>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Page</w:t>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Maélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bannelier</w:t>
+                <w:t xml:space="preserve">Juliette Moirez-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de la recherche porcine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322317v1</w:t>
+                <w:t xml:space="preserve">hal-05093603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'excrétion des coccidies dans différents systèmes d'élevage intérieurs ou extérieurs par coproscopie et développement d'une technique de biologie moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between in vitro microbial fermentations and in vivo performance in pigs selected for their residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fillon</w:t>
+                <w:t xml:space="preserve">Lauren Jouaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tiffany Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Moirez-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093603v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crecimiento, eficiencia alimentaria y calidad de canal de conejos en crecimiento alimentados con dietas conteniendo dos productos derivados de la producción de linaza suplementados con dos niveles de vitamina E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -503,51 +503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritive value of arborescent alfalfa and immature rye in free-ranged organic growing rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -601,277 +601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF INCREASING LEVEL OF BREWER'S GRAIN IN DIET OF RABBITS ON GROWTH AND CARCASS TRAITS</w:t>
+                <w:t xml:space="preserve">Nutritive value of holm oak (Quercus ilex) acorn for growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Harouz-Cherifi</w:t>
+                <w:t xml:space="preserve">Zahia Dorbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kadi</w:t>
+                <w:t xml:space="preserve">Kadi Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Mouhous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">D. Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokrane M. Berchiche</w:t>
+                <w:t xml:space="preserve">M. Berchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Rabbit Science Association (WRSA); Association Scientifique Française de Cuniculture (ASFC); INRAE, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633058v1</w:t>
+                <w:t xml:space="preserve">hal-03649211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritive value of holm oak (Quercus ilex) acorn for growing rabbits</w:t>
+                <w:t xml:space="preserve">EFFECT OF INCREASING LEVEL OF BREWER'S GRAIN IN DIET OF RABBITS ON GROWTH AND CARCASS TRAITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Dorbane</w:t>
+                <w:t xml:space="preserve">Zakia Harouz-Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadi Sa</w:t>
+                <w:t xml:space="preserve">S Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boudouma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Azeddine Mouhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berchiche</w:t>
+                <w:t xml:space="preserve">Mokrane M. Berchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Rabbit Science Association (WRSA); Association Scientifique Française de Cuniculture (ASFC); INRAE, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649211v1</w:t>
+                <w:t xml:space="preserve">hal-03633058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suckling rabbit digestibility: effect of the age at introduction of a starter feed</w:t>
               </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritive value of cabbage and pelleted complete feed in free-ranged organic growing rabbit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1122,51 +1122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional evaluation of two composite linseed-based ingredients for growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Janczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laperruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (105196), </w:t>
@@ -1818,51 +1818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633058v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Harouz-Cherifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Mouhous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane M. Berchiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Dorbane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Sa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudouma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Dorbane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Sa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Harouz-Cherifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Mouhous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane M. Berchiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>