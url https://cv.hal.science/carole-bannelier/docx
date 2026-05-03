--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'excrétion des coccidies dans différents systèmes d'élevage intérieurs ou extérieurs par coproscopie et développement d'une technique de biologie moléculaire</w:t>
+                <w:t xml:space="preserve">Relation between in vitro microbial fermentations and in vivo performance in pigs selected for their residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fillon</w:t>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Lauren Jouaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiffany Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Moirez-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093603v1</w:t>
+                <w:t xml:space="preserve">hal-05322317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between in vitro microbial fermentations and in vivo performance in pigs selected for their residual feed intake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l'excrétion des coccidies dans différents systèmes d'élevage intérieurs ou extérieurs par coproscopie et développement d'une technique de biologie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Jouaron</w:t>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Page</w:t>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bannelier</w:t>
+                <w:t xml:space="preserve">Maélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Moirez-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de la recherche porcine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322317v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crecimiento, eficiencia alimentaria y calidad de canal de conejos en crecimiento alimentados con dietas conteniendo dos productos derivados de la producción de linaza suplementados con dos niveles de vitamina E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -503,51 +503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritive value of arborescent alfalfa and immature rye in free-ranged organic growing rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -646,51 +646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -771,51 +771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Mouhous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane M. Berchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritive value of cabbage and pelleted complete feed in free-ranged organic growing rabbit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1122,51 +1122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional evaluation of two composite linseed-based ingredients for growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Janczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laperruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (105196), </w:t>
@@ -1818,51 +1818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Dorbane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Sa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Harouz-Cherifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Mouhous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane M. Berchiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Goby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Dorbane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Sa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berchiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Harouz-Cherifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Mouhous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane M. Berchiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Abdel-Kafy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.20829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>