--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Baudin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure CO MISCIB - PEPR VDBI, Université Lumière Lyon 2. Rattachée à l'UMR 5600- EVS Environnement Ville Société et au LabEx IMU Intelligence des Mondes Urbains.Responsable du collectif de recherche-création Transitions Sensibles,  CNRS - LEST - Iméra Université Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser les invisibles. Exploration ethno-chorégraphique de nos corporalités contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2024, 978-2-336-42040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Piel del Oro : Ethno-photographie des orpailleurs Amarakaeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. G d'Encre, 2016, 978-2-940501-59-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits conçus Objets vécus - Une approche ethnométhodologique sensible des pratiques de conception et d'usage des objets industriels ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Européenne, 2012, 9783841787170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet peut en cacher un autre - Réflexion autour des objets-matière dans l’apprentissage et les pratiques de conception des ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALPHIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sociomatérielles. Objets, interactions, espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-355, 2024, 978-2-889-30588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions socio-culturelles à l’œuvre dans l’activité : le cas des orpailleurs de la région amazonienne du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La centralité du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Travail en débat, 978-2-36630-083-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du sensible : l'or &amp;quot;profane&amp;quot; de Madre de Dios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropotechnologie : Cultures et Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 71-101, 2017, 978-1-78405-243-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps &Graphies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Martine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Garrabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1472b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de travail au cœur des nouveaux défis socio-techniques de la nature et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.20146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme du cours d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2), 2020, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.16357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation et évolution du travail réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps&Graphies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diplomates du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce sont les gestes qui nous font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Kenley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Eidenbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourfink Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 de octubre de 2013: Firma del Convenio Minamata sobre el mercurio – Análisis desde la realidad de los pequeños mineros artesanales de oro de Madre de Dios, en Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.20831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux corporels d’une vision augmentée appliquée à l’activité des sapeurs‑pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-1, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bodily challenges of augmented vision applied to firefighting activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando el trabajo real es tabú : introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Nion Celio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.15713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours « techno-graphiques » d’un ethnologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours « techno-graphiques » d’un ethnologue _ Version Courte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, nº 88 (71), pp.106-109. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and the evolution of real work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15667/laborealxiv218cbpnpt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanamei: An Intervention for and with the Small Gold Mining Communities in the Peruvian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Ruffiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practising Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17730/0888-4552-38.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apropriación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.6845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorar las fronteras del trabajo real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal: 20 anos de evoluções, balanços e desafios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FPCEUP - Faculdade de Psicologia e de Ciências da Educaçao da Universidade do Porto; CPUP - Centro de Psicologia da Universidade do Porto, Feb 2026, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde inter-active. Penser le travail depuis la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Casse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Jul 2025, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHEMATEC : une méthodologie utilisant des outils basés sur le virtuel et une base de données au service de la conservation-restauration des objets scientifiques et techniques patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Köhler Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergocrowd: apport de l'ergonomie à un outil informatique conçu pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.291-298, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions Sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anyssa Kapelusz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Chaire de recherche sur « Les mondes du travail » - La lettre Sociologie - Revue CNRS SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Donaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la danse peut aider les ingénieurs à imaginer le monde de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvier Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.uqeuhxu3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.307-310. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Baudin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure CO MISCIB - PEPR VDBI, Université Lumière Lyon 2. Rattachée à l'UMR 5600- EVS Environnement Ville Société et au LabEx IMU Intelligence des Mondes Urbains.Responsable du collectif de recherche-création Transitions Sensibles,  CNRS - LEST - Iméra Université Aix-Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser les invisibles. Exploration ethno-chorégraphique de nos corporalités contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2024, 978-2-336-42040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Piel del Oro : Ethno-photographie des orpailleurs Amarakaeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. G d'Encre, 2016, 978-2-940501-59-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits conçus Objets vécus - Une approche ethnométhodologique sensible des pratiques de conception et d'usage des objets industriels ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Européenne, 2012, 9783841787170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet peut en cacher un autre - Réflexion autour des objets-matière dans l’apprentissage et les pratiques de conception des ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALPHIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sociomatérielles. Objets, interactions, espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-355, 2024, 978-2-889-30588-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions socio-culturelles à l’œuvre dans l’activité : le cas des orpailleurs de la région amazonienne du Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La centralité du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Travail en débat, 978-2-36630-083-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du sensible : l'or &amp;quot;profane&amp;quot; de Madre de Dios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropotechnologie : Cultures et Conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 71-101, 2017, 978-1-78405-243-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps &Graphies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Martine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Garrabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1472b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de travail au cœur des nouveaux défis socio-techniques de la nature et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.20146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme du cours d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (2), 2020, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.16357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation et évolution du travail réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diplomates du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps&Graphies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 de octubre de 2013: Firma del Convenio Minamata sobre el mercurio – Análisis desde la realidad de los pequeños mineros artesanales de oro de Madre de Dios, en Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.20831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce sont les gestes qui nous font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Kenley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Eidenbenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourfink Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux corporels d’une vision augmentée appliquée à l’activité des sapeurs‑pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-1, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bodily challenges of augmented vision applied to firefighting activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando el trabajo real es tabú : introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Nion Celio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.15713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours « techno-graphiques » d’un ethnologue _ Version Courte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, nº 88 (71), pp.106-109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours « techno-graphiques » d’un ethnologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.11160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalization and the evolution of real work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.9-14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15667/laborealxiv218cbpnpt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanamei: An Intervention for and with the Small Gold Mining Communities in the Peruvian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohana Ruffiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practising Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17730/0888-4552-38.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apropriación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.6845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorar las fronteras del trabajo real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Nusshold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal: 20 anos de evoluções, balanços e desafios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FPCEUP - Faculdade de Psicologia e de Ciências da Educaçao da Universidade do Porto; CPUP - Centro de Psicologia da Universidade do Porto, Feb 2026, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde inter-active. Penser le travail depuis la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Casse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Jul 2025, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHEMATEC : une méthodologie utilisant des outils basés sur le virtuel et une base de données au service de la conservation-restauration des objets scientifiques et techniques patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Köhler Guido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergocrowd: apport de l'ergonomie à un outil informatique conçu pour l'ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.291-298, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions Sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anyssa Kapelusz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Chaire de recherche sur « Les mondes du travail » - La lettre Sociologie - Revue CNRS SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Donaggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la danse peut aider les ingénieurs à imaginer le monde de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvier Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.uqeuhxu3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.307-310. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bussy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Martine Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrab&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1472b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Nusshold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.16357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14723" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14729" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04963425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Kenley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Eidenbenz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourfink Myriam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Touz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Nion Celio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv218cbpnpt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Ruffiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17730/0888-4552-38.2.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.6845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;hler Guido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004141" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyssa Kapelusz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Donaggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uqeuhxu3c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0307" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bussy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Martine Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrab&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1472b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cunha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Nusshold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.16357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14729" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20831" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04963425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Kenley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Eidenbenz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourfink Myriam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Touz&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Nion Celio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.15713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11160" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04486841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv218cbpnpt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Ruffiner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17730/0888-4552-38.2.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.6845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;hler Guido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004141" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyssa Kapelusz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Donaggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uqeuhxu3c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0307" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>