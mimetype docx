--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
@@ -183,78 +183,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Fields to Homes: How Agricultural Pesticides Contaminate Residential Environments? Findings from the PESTIPREV Study, France</w:t>
               </w:r>
@@ -368,2088 +368,2088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Spray drift in arboriculture: A dataset to analyse the influence of spray application techniques, anti-drift nets, and their combinations on the reduction of sedimentary drift, aerial drift and exposure of bystanders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.112202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+                <w:t xml:space="preserve">hal-05340452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in arboriculture: A dataset to analyse the influence of spray application techniques, anti-drift nets, and their combinations on the reduction of sedimentary drift, aerial drift and exposure of bystanders.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+                <w:t xml:space="preserve">Prevention and management of plant protection product transfers within the environment: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112202⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.3032-3059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35496-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05340452v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention and management of plant protection product transfers within the environment: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35496-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-13898-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810513v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-13898-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222886v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of water flows and pesticide leaching under low input cropping systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús M Marín-Benito</w:t>
+                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177607⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810486v1</w:t>
+                <w:t xml:space="preserve">hal-04674037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Tarazona</w:t>
+                <w:t xml:space="preserve">Audrey Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694112v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Pasquier</w:t>
+                <w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04674037v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.108999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726550v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
+                <w:t xml:space="preserve">Measurement and modelling of water flows and pesticide leaching under low input cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Accatino</w:t>
+                <w:t xml:space="preserve">Jesús M Marín-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810884v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDI-Spraydrift: A comprehensive model of pesticide spray drift with an assessment in vineyards</w:t>
+                <w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Djouhri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2023.05.008⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178020v1</w:t>
+                <w:t xml:space="preserve">hal-04215019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide Exposure of Residents Living in Wine Regions: Protocol and First Results of the Pestiprev Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An indicator to assess risks on water and air of pesticide spraying in crop fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chazeaubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20053882⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 870, pp.161000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073014v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérive : les enjeux pour réduire l’exposition des riverains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Codis</w:t>
+                <w:t xml:space="preserve">ADDI-Spraydrift: A comprehensive model of pesticide spray drift with an assessment in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2023.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472058v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dérive : les enjeux pour réduire l’exposition des riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 762, pp.40-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215019v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator to assess risks on water and air of pesticide spraying in crop fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticide Exposure of Residents Living in Wine Regions: Protocol and First Results of the Pestiprev Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+                <w:t xml:space="preserve">Raphaelle Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Soulé</w:t>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Keichinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Alexis Chazeaubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 870, pp.161000. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20053882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014202v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la qualité de l’air : vers l’évaluation de l’exposition atmosphérique aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Quivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (S1), pp.58-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2509,64 +2509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, pp.311-322. </w:t>
@@ -2777,64 +2777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2876,64 +2876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,429 +3004,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of pesticides in ambient air: Prioritization of substances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Hulin</w:t>
+                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Leroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916082v1</w:t>
+                <w:t xml:space="preserve">hal-03201288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of non-dietary exposure to agricultural pesticides in populations living close to fields: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Teysseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guyguy Manangama Duki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 761, pp.143294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Monitoring of pesticides in ambient air: Prioritization of substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bonnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Aurélien Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 415, pp.125613. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 753, pp.141722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201288v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of residential exposures to agricultural pesticides: A scoping review</w:t>
               </w:r>
@@ -3438,77 +3438,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Teysseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guyguy Manangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (4), </w:t>
@@ -3550,51 +3550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des moyens de réduire la présence de produits phyto dans l’air / Ne pas prendre à la légère les phytos dans l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Grandes Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3613,485 +3613,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modeling methods for estimating ammonia volatilization from nitrogen fertilizer and manure applications</w:t>
+                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013307v1</w:t>
+                <w:t xml:space="preserve">hal-02285622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque « Agriculture et qualité de l'air »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.31-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/70366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-modeling methods for estimating ammonia volatilization from nitrogen fertilizer and manure applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Salles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.195-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285622v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework to estimate spatio-temporal ammonia emissions due to nitrogen fertilization in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4180,64 +4180,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4314,77 +4314,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t>
@@ -4435,90 +4435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t>
@@ -4556,64 +4556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,429 +4684,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t>
+                <w:t xml:space="preserve">La contamination de l’atmosphère par les produits phytosanitaires. Protéger les végétaux des attaques de pesticides nuisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Stella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 229-230, pp.166-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612900v1</w:t>
+                <w:t xml:space="preserve">hal-01412840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of the effects of physicochemical properties on the foliar penetration of pesticides and its potential for estimating pesticide volatilization from plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 550, pp.1022-1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination de l’atmosphère par les produits phytosanitaires. Protéger les végétaux des attaques de pesticides nuisibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 229-230, pp.166-176</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412840v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des connaissances sur le transfert des pesticides vers l’atmosphère par volatilisation depuis les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebila Lichiheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5282,90 +5282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Leaf Penetration and Volatilization of Chlorothalonil and Epoxiconazole Applied on Wheat Leaves in a Laboratory-Scale Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebila Lichiheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5429,77 +5429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Pesticide Volatilization: Testing the Additional Effect of Gaseous Adsorption on Soil Solid Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5550,77 +5550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a resistive model to pesticide volatilization from plants at the field scale: Comparison with a dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebila Lichiheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5679,64 +5679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous deposition contributes to the contamination of surface waters by pesticides close to treated fields. A process-based model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5783,64 +5783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des eaux de surface par les pesticides : évaluation de la part des dépôts gazeux aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5900,64 +5900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for surface cattle slurry in ammonia volatilization models: the case of Volt'Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadler Nahindy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,64 +6034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the ability of mechanistic volatilization models to simulate soil surface conditions: a study with the Volt'Air model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,90 +6163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse model to estimate ammonia emissions from fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6309,77 +6309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicide volatilization measurements: inverse modeling, role of vapor pressure, and state of foliar residue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-France Rousseau Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6443,64 +6443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pesticide volatilization after soil application using the mechanistic model Volt'Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,51 +6589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of trifluralin volatilization in the field: relation to soil residue and effect of soil incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-France Rousseau Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6787,51 +6787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (7), pp.675-679</w:t>
@@ -6854,381 +6854,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of pesticide volatilization from soil: an experimental approach with a wind tunnel system applied to trifluralin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Occurrence of pesticides in the atmosphere in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Masson</w:t>
+                <w:t xml:space="preserve">Raoul Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36 (39-40), pp.5917-5925</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681324v1</w:t>
+                <w:t xml:space="preserve">hal-02680087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer of pesticides into the atmosphere by volatilization from soils and plants: overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of pesticides in the atmosphere in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rate of pesticide volatilization from soil: an experimental approach with a wind tunnel system applied to trifluralin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raoul Calvet</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.35-49</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (39-40), pp.5917-5925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680087v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7240,1532 +7240,1532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Contaminations de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of the French project CAPRIV &amp;quot;Concilier l'application des PPP et la protection des riverains&amp;quot; Reconciling the use of PPPs and the protection of residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Contamination de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Unités OPAALE et ECOSYS, Dec 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. International Akademie Fresenius Conference on Worker, Operator, Bystander and Resident Exposure and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fresenius Akademie, Feb 2025, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501495v1</w:t>
+                <w:t xml:space="preserve">hal-04950134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the French project CAPRIV &amp;quot;Concilier l'application des PPP et la protection des riverains&amp;quot; Reconciling the use of PPPs and the protection of residents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Introduction : Contaminations de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Akademie Fresenius Conference on Worker, Operator, Bystander and Resident Exposure and Risk Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fresenius Akademie, Feb 2025, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire "Contamination de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Unités OPAALE et ECOSYS, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950134v1</w:t>
+                <w:t xml:space="preserve">hal-05501495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Plot-scale modeling of pesticide fate in soil, water and air, taking into account intra-field heterogeneity in vineyard plots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+                <w:t xml:space="preserve">hal-04695079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504840v2</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot-scale modeling of pesticide fate in soil, water and air, taking into account intra-field heterogeneity in vineyard plots.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Biodiversity and crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">EFSA-INRAE meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFSA, Apr 2024, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695079v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694438v1</w:t>
+                <w:t xml:space="preserve">hal-04505443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and crop protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Online pesticide concentration and fluxes measurements over crops with a PTRMS shows unexpected volatilisation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA-INRAE meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.egu24-10183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665444v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505443v2</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online pesticide concentration and fluxes measurements over crops with a PTRMS shows unexpected volatilisation rates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05200455v1</w:t>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664974v1</w:t>
+                <w:t xml:space="preserve">hal-04504840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles en contexte méridional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719111v1</w:t>
+                <w:t xml:space="preserve">hal-04719108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles en contexte méridional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crevoisier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719108v1</w:t>
+                <w:t xml:space="preserve">hal-04719111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'exposition humaine à la dérive de pulvérisation à la proximité de parcelles viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
@@ -8788,402 +8788,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive model for simulating aerial pesticide spray drift at the field scale, and its application in vineyard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Des pratiques agricoles à la santé globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">« Un monde - Une santé » Approches pluridisciplinaires au sein de l’Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223935v1</w:t>
+                <w:t xml:space="preserve">hal-04131789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADDI Spray Drift: A spray drift model for vine sprayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International, Sep 2023, Montpellier, France. pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques agricoles à la santé globale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A comprehensive model for simulating aerial pesticide spray drift at the field scale, and its application in vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Un monde - Une santé » Approches pluridisciplinaires au sein de l’Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131789v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the pesticide gaseous deposition on surface waters close to treated field: a process-based model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Modelling Workshop EMW2023 "Exposure and effect modelling - Linking the domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9202,790 +9202,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing herbicide uses and losses in conservation agriculture – available knowledge and perspectives for weed control</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t>
+              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665669v1</w:t>
+                <w:t xml:space="preserve">ineris-04018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre niveaux de contamination observée dans l'environnement et source. Focus Pesticides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE metaprogramme SYALSA, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089329v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination de l’environnement par les produits phytopharmaceutiques en France : approches bibliographiques et bibliométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides : Pesticides et agriculture durable, comment les concilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de recherche sur les Pesticides, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lien entre niveaux de contamination observée dans l'environnement et source. Focus Pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE metaprogramme SYALSA, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04018395v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+                <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
+              <w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472479v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Reducing herbicide uses and losses in conservation agriculture – available knowledge and perspectives for weed control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t>
+              <w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223917v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides dans l'environnement, écotoxicologie, santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10023,103 +10023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
@@ -10187,51 +10187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10267,812 +10267,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émission des pesticides vers l'atmosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA), UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402).; Laboratoire des Sciences du Climat et de l'Environnement (LSCE), GIf-sur-Yvette, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354670v1</w:t>
+                <w:t xml:space="preserve">hal-02786054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide dissipation in the environment. Abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t>
+              <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266420v1</w:t>
+                <w:t xml:space="preserve">hal-02787543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du potentiel d’émission des pesticides vers l’atmosphère à partir de leurs propriétés moléculaires avec l’outil TyPol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+                <w:t xml:space="preserve">Émission des pesticides vers l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA), UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402).; Laboratoire des Sciences du Climat et de l'Environnement (LSCE), GIf-sur-Yvette, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266404v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide dissipation in the environment. Abiotic processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787543v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Estimation du potentiel d’émission des pesticides vers l’atmosphère à partir de leurs propriétés moléculaires avec l’outil TyPol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786054v1</w:t>
+                <w:t xml:space="preserve">hal-03266404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’effet de la configuration paysagère et des pratiques culturales sur la dispersion et le dépôt des pesticides utilisés en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème congrès du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFP, Groupe Français de Recherche sur les Pesticides, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11097,103 +11097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des pesticides dans l’air ambiant : démarche de sélection des substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème congrès du Groupe Français des Pesticides "Métrologie Des Pesticides et Évaluation Des Risques Pour l’Homme et Pour Les Milieux Naturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Limoges, France</w:t>
@@ -11222,51 +11222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des pratiques sur la contamination environnementale aux produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11317,90 +11317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Modelling of pesticide fate in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Fabre Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11455,90 +11455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling S-metolachlor leaching in an agricultural soil covered with plant-residue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús-María Marín-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t>
@@ -11561,1925 +11561,1925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring dry deposition of pesticides on surface water in a laboratory system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús-María Marín-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lecuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Pesticides and Related Organic Micropollutants in the Environment 15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Santiago de Compostella, Spain</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603999v1</w:t>
+                <w:t xml:space="preserve">hal-01608164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús-María Marín-Benito</w:t>
+                <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608164v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
+                <w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús-María Marín-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+                <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
+              <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595503v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jesús-María Marín-Benito</w:t>
+                <w:t xml:space="preserve">Prédiction du comportement des pesticides dans l’environnement à partir de leurs propriétés moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gavaland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Giuliano</w:t>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531769v1</w:t>
+                <w:t xml:space="preserve">hal-01603347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du comportement des pesticides dans l’environnement à partir de leurs propriétés moléculaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Steyer</w:t>
+                <w:t xml:space="preserve">Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. pp.80-81</w:t>
+              <w:t xml:space="preserve">45ème congrès du Groupe Français des pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 315 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603347v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring dry deposition of pesticides on surface water in a laboratory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès du Groupe Français des pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 315 p</w:t>
+              <w:t xml:space="preserve">9th European Conference on Pesticides and Related Organic Micropollutants in the Environment 15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603315v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir dans l'environnement de fongicides appliqués sur du blé : analyse de l'effet de l'architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Prediction of the fate of pesticides in the environment from their molecular properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Groupe Français des Pesticides (GFP). FRA., 2015, NA, France. 145 p</w:t>
+              <w:t xml:space="preserve">15. Symposium in Pesticide Chemistry “Environmental risk assessment and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535328v1</w:t>
+                <w:t xml:space="preserve">hal-01536586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the fate of pesticides in the environment from their molecular properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Maria Marin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Symposium in Pesticide Chemistry “Environmental risk assessment and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536586v1</w:t>
+                <w:t xml:space="preserve">hal-01536545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Contribution des dépôts atmosphériques gazeux à la contamination des eaux de surface par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des PesticidesDevenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536545v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des dépôts atmosphériques gazeux à la contamination des eaux de surface par les pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Devenir dans l'environnement de fongicides appliqués sur du blé : analyse de l'effet de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des PesticidesDevenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Groupe Français des Pesticides (GFP). FRA., 2015, NA, France. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535327v1</w:t>
+                <w:t xml:space="preserve">hal-01535328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pesticide volatilization from plants at the field scale: Comparison of the SURFATM-Pesticides and PEARL models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Des pratiques agricoles aux transferts de pesticides dans l’environnement : observations, modèles, utilisation dans l’évaluation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Personne</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederik van den Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
+              <w:t xml:space="preserve">Séminaire « Pesticides, écotoxicologie et exposition environnementale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563601v1</w:t>
+                <w:t xml:space="preserve">hal-01192534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches typologiques basées sur l’utilisation des QSAR - TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling pesticide volatilization from plants at the field scale: Comparison of the SURFATM-Pesticides and PEARL models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA Allenvi ,Pesticides, écotoxicologie et exposition environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. diaporama, 25 p</w:t>
+              <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791883v1</w:t>
+                <w:t xml:space="preserve">hal-01563601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques agricoles aux transferts de pesticides dans l’environnement : observations, modèles, utilisation dans l’évaluation des risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches typologiques basées sur l’utilisation des QSAR - TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Pesticides, écotoxicologie et exposition environnementale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRA Allenvi ,Pesticides, écotoxicologie et exposition environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. diaporama, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192534v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia volatilization from manure application to field: extrapolation from semi-controlled and controlled measurements to emissions in real agricultural conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Ntinas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMIRAN 2013 15th International Conference Recycling of organic residues in agriculture: From waste management to ecosystem services.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587127v1</w:t>
+                <w:t xml:space="preserve">hal-00850818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">Ammonia volatilization from manure application to field: extrapolation from semi-controlled and controlled measurements to emissions in real agricultural conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Ntinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Flura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
+              <w:t xml:space="preserve">RAMIRAN 2013 15th International Conference Recycling of organic residues in agriculture: From waste management to ecosystem services.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850818v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contaminants organiques : vers un outil opérationnel permettant d’aboutir à la définition et au choix de micropolluants représentatifs « modèles » pour des études en écotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13547,77 +13547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre S. Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
@@ -13672,77 +13672,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faburé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen and global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France. pp.1</w:t>
@@ -13797,64 +13797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faburé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13909,77 +13909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contaminants organiques. Comment relier les propriétés moléculaires des contaminants à leur devenir dans l’environnement et à leurs effets écotoxicologiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14034,64 +14034,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for slurry application rate and heterogeneity in mechanistic modeling of ammonia volatilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14155,64 +14155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14248,148 +14248,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et hierarchisation des pesticides les plus préoccupants sur le plan de la santé et de l'environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert de pesticides vers l'atmosphère à l'application : mesure au champ de la granulométrie des fines gouttelettes de spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie L'Hermite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gouzy</w:t>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">J.M. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970340v1</w:t>
+                <w:t xml:space="preserve">hal-02591643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et hiérarchisation des pesticides les plus préoccupants sur le plan de la santé et de l'environnement</w:t>
               </w:r>
@@ -14414,51 +14418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. A. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14490,182 +14494,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de pesticides vers l'atmosphère à l'application : mesure au champ de la granulométrie des fines gouttelettes de spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Identification et hierarchisation des pesticides les plus préoccupants sur le plan de la santé et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t>
+              <w:t xml:space="preserve">38. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591643v1</w:t>
+                <w:t xml:space="preserve">ineris-00970340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions of pesticides to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop INRA/Alterra/NERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grignon, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14684,286 +14684,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and classification of preoccupying pesticides for health and environment: Sph'Air, a decision support system for air monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Identification and classification of pesticides for health and environment : Sph'Air, a decision support system for air monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.3</w:t>
+              <w:t xml:space="preserve">5. European Conference on Pesticides and Related Organic Micropollutants in The Environment. 11. Symposium on Chemistry and Fate of Modern Pesticides (Pesticides 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.638-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591646v1</w:t>
+                <w:t xml:space="preserve">ineris-00970416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and classification of pesticides for health and environment : Sph'Air, a decision support system for air monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Identification and classification of preoccupying pesticides for health and environment: Sph'Air, a decision support system for air monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. A. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Conference on Pesticides and Related Organic Micropollutants in The Environment. 11. Symposium on Chemistry and Fate of Modern Pesticides (Pesticides 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.638-641</w:t>
+              <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970416v1</w:t>
+                <w:t xml:space="preserve">hal-02591646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la volatilisation des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15014,51 +15014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des pesticides vers l'atmosphère après leur application et dispersion / dépôt à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15083,64 +15083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatilisation d'un herbicide appliqué sur sol nu: étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15204,90 +15204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide volatilization flux: A semi-field system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15342,51 +15342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric contamination by pesticides: a review on French studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15454,64 +15454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-controlled system for the study of pesticide volatilization from field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15633,77 +15633,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Devalloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Royauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t>
@@ -15732,103 +15732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online measurement with Proton Transfer Reaction Mass Spectrometry of two widely used herbicides in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
@@ -15855,480 +15855,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Montagne</w:t>
+                <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266442v1</w:t>
+                <w:t xml:space="preserve">hal-04877327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of the landscape and agricultural practices on atmospheric dispersion and deposition of pesticides used in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Symposium in Pesticide Chemistry Advances in risk assessment and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+                <w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877327v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of pesticide emission potential to atmosphere from their molecular properties using the TyPol tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Gand, Belgium. , 2019</w:t>
@@ -16357,103 +16357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on Biogenic Volatile Organic Compound (BVOC) emissions from agricultural crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
@@ -16482,90 +16482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16646,51 +16646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16732,103 +16732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
@@ -16857,103 +16857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wheat architecture on the fate of fungicides in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebila Lichiheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Symposium in Pesticide Chemistry “Environmental risk assessment and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy. Ma t t i o l i, 155 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16991,90 +16991,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Marin-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
@@ -17116,90 +17116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system. Genesis – Groundwater and dependent ecosystems. Integrated management of groundwater resources and dependent ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Marin-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Prague, Czech Republic. 2014</w:t>
@@ -17222,721 +17222,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first semi-quantitative study of the emission of volatile organic compounds after the application of organic amendments in the field</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Rousseau</w:t>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Versailles, France. 2013</w:t>
+              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Antwerp, Belgium. 2013, Open Science Conference Greenhouse Gas Management in European Land Use Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586492v1</w:t>
+                <w:t xml:space="preserve">hal-01583806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three pesticide fate models for S-metolachlor leaching under field conditions in different maize cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Maria Marin Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A first semi-quantitative study of the emission of volatile organic compounds after the application of organic amendments in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
+                <w:t xml:space="preserve">Marie-France Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Antwerp, Belgium. 2013, Open Science Conference Greenhouse Gas Management in European Land Use Systems</w:t>
+              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583806v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie des pesticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rossard</w:t>
+                <w:t xml:space="preserve">A new laboratory system to measure pesticide volatilization and gaseous deposition onto water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine M. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. 2013</w:t>
+              <w:t xml:space="preserve">Conference Pesticide Behaviour in Soils, Water and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, York, United Kingdom. p.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192397v1</w:t>
+                <w:t xml:space="preserve">hal-02802539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new laboratory system to measure pesticide volatilization and gaseous deposition onto water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+                <w:t xml:space="preserve">TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Pesticide Behaviour in Soils, Water and Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, York, United Kingdom. p.1, 2013</w:t>
+              <w:t xml:space="preserve">43e congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802539v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17991,77 +17991,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18103,103 +18103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des aires d'alimentation de captage vis-à-vis des pesticides par l'utilisation de cultures intermédiaires : projet CIREPPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS GC HP2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t>
@@ -18241,90 +18241,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des aires d’alimentation de captage vis-à-vis des pesticides par l’utilisation de cultures intermédiaires : projet CIREPPE (2011-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France. 2011</w:t>
@@ -18385,64 +18385,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18504,64 +18504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité de l’air. Comprendre, évaluer, agir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18614,90 +18614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans les sols. Conséquences agronomiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18758,364 +18758,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lathière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279681v1</w:t>
+                <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Huber</w:t>
+                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322852v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19196,77 +19196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Agriculture and Air Quality: Background Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont,S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality : Investigating, Assessing and Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19317,90 +19317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a Diagnosis: Inventorying, Monitoring and Assessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19449,208 +19449,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619515v1</w:t>
+                <w:t xml:space="preserve">hal-02619534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité de l’air : préambule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19669,1213 +19669,1213 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.13-29, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree A. Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Huber</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619534v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andree A. Tuzet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard, G., Stengel, P., Lemaire, G., Cellier, P., Valceschini, E. (Coordinateurs). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
+              <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.90-106, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619526v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Agriculture et qualité de l’air : éléments de mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Richard, G., Stengel, P., Lemaire, G., Cellier, P., Valceschini, E. (Coordinateurs). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
+              <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.90-106, 2019, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.17-29, 2019, 978-2-7592-3009-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938926v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et qualité de l’air : éléments de mise en contexte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Diagnostiquer : inventorier, surveiller et évaluer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-29, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, , pp.205-231, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619347v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer : inventorier, surveiller et évaluer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.205-231, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619467v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferts de pesticides et réduction de la contamination de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Sutton</w:t>
+                <w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Bash</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carrara</w:t>
+                <w:t xml:space="preserve">Olivier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
+              <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_12⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 400 p., 2015, Savoir Faire (Quae), 978-2-7592-2343-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798736v1</w:t>
+                <w:t xml:space="preserve">hal-01536561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de pesticides et réduction de la contamination de l’environnement</w:t>
+                <w:t xml:space="preserve">Bi-directional exchange of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t>
+                <w:t xml:space="preserve">Renate Forkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Alex B. Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiya Ashworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Briand</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536561v1</w:t>
+                <w:t xml:space="preserve">hal-02800885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-directional exchange of volatile organic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renate Forkel</w:t>
+                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex B. Guenther</w:t>
+                <w:t xml:space="preserve">Mark A Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiya Ashworth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Jesse Bash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delon</w:t>
+                <w:t xml:space="preserve">Arnaud Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800885v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail du sol et risques de transfert de produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20930,51 +20930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatilisation of pesticides computed with the PEARL model for different initial distributions within the crop canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leistra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21012,51 +21012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la volatilisation dans la procédure d'homologation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimation des risques environnementaux des pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Un Point sur.. - INRA, 2-7380-1110-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21081,64 +21081,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert dans l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des transferts de pesticides dans l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECRIN, 2002, Cahiers des Clubs CRIN, 2-912154-07-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21208,90 +21208,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -21339,345 +21339,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t>
+                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266648v1</w:t>
+                <w:t xml:space="preserve">hal-03266646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
+                <w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03266646v1</w:t>
+                <w:t xml:space="preserve">hal-03266648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la lixiviation des pesticides et comparaison de modèles. Conception et évaluation par expérimentation et modélisation de prototypes de systèmes de culture intégrés à bas niveaux d’intrants (MicMac Design) Livrable D2.2-2 ANR-09-STRA-06, 4 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús María Marín-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -21699,77 +21699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contaminants organiques. Projet Innovant Département “Environnement et Agronomie” de l’INRA, Rapport final, Février 2011, 16 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21849,103 +21849,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Ecophyto RIPP-VITI : Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2024, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21961,314 +21961,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des produits phytopharmaceutiques et protection des riverains : Synthèse des connaissances pour définir les distances de sécurité Membres du groupe de travail INRAE-Anses-ACTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22346,90 +22346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22455,64 +22455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des eaux de surface par les pesticides : extension et évaluation d’un outil d’évaluation de la part des apports aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22577,77 +22577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHAP « L’architecture des couverts végétaux : un levier pour réduire l’utilisation des fongicides ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22727,51 +22727,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air et pesticides : du déterminisme des émissions à leur contribution à l'exposition des populations et des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Sorbonne Universite, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22821,90 +22821,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir et transfert des pesticides dans l'environnement et impacts biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23112,51 +23112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Teysseire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08696-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.05.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Teysseire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chazeaubeny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20053882" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161000" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1760" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Prevost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallar&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gouzy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141722" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama Duki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232258" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa Radomahaleo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.066" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG60CDP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8383-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebila Lichiheb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van den Berg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2014.955627" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.03.0165" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5000879" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.11.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D160T1NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004785v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402592n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t35b-0d07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2012.0067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-France Rousseau Djabri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9030547" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.03.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9RMC10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Flura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRCZ8X4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rousseau-Djabri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680087v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695079v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223935v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766953v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131789v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354670v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787543v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266406v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266386v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603999v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608164v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603315v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535328v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536586v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536545v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535327v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192534v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587127v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ntinas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190278v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192407v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L'Hermite" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L'Hermite" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouzy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Le Gall" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591643v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pichon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591646v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970416v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191917v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191974v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762168v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827417v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841715v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266076v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536585v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Guiral" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Marin-Benito" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192461v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190749v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802539v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Fanucci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine M. Deschamps" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6#about-this-book" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611653v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834096v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322855v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322847v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mathias" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619088v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619347v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619467v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800885v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Forkel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Guenther" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiya Ashworth" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795395v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van den Berg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leistra" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829453v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834004v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266688v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615232v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253658v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Perriot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04168792v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834263v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Teysseire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08696-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.05.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Teysseire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chazeaubeny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20053882" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1760" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Prevost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallar&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama Duki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gouzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141722" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232258" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa Radomahaleo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG60CDP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8383-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebila Lichiheb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van den Berg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.058" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2014.955627" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.03.0165" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5000879" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.11.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D160T1NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004785v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402592n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t35b-0d07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2012.0067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-France Rousseau Djabri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9030547" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.03.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9RMC10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Flura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRCZ8X4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rousseau-Djabri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131789v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766953v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089329v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787543v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266406v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266386v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608164v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603315v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603999v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536586v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536545v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192534v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ntinas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190278v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192407v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591643v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pichon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L'Hermite" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouzy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Le Gall" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970340v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L'Hermite" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970416v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191917v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191974v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762168v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827417v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841715v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266076v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536585v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Guiral" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Marin-Benito" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192461v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190749v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802539v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Fanucci" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine M. Deschamps" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6#about-this-book" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611653v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834096v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322855v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322847v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mathias" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619088v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619347v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619467v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800885v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Forkel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Guenther" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiya Ashworth" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_8" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795395v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van den Berg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leistra" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829453v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834004v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266688v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615232v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253658v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Perriot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04168792v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834263v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>