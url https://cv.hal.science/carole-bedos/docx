--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -66,15524 +66,15662 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+                <w:t xml:space="preserve">Pesticide fate and transport in the atmosphere and implications for risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Fuentes-Ferragud Esther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Samia Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Mayer Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.141769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.141769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+                <w:t xml:space="preserve">hal-05559685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fields to Homes: How Agricultural Pesticides Contaminate Residential Environments? Findings from the PESTIPREV Study, France</w:t>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Teysseire</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Barron</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 237 (3), pp.article no 150. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-025-08696-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491361v1</w:t>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in arboriculture: A dataset to analyse the influence of spray application techniques, anti-drift nets, and their combinations on the reduction of sedimentary drift, aerial drift and exposure of bystanders.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112202⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340452v1</w:t>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention and management of plant protection product transfers within the environment: A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">From Fields to Homes: How Agricultural Pesticides Contaminate Residential Environments? Findings from the PESTIPREV Study, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35496-9⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 237 (3), pp.article no 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-025-08696-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810513v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Spray drift in arboriculture: A dataset to analyse the influence of spray application techniques, anti-drift nets, and their combinations on the reduction of sedimentary drift, aerial drift and exposure of bystanders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-13898-0⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.112202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05222886v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Prevention and management of plant protection product transfers within the environment: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.3032-3059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35496-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First online field measurements of chlorothalonil volatilisation using proton transfer mass spectrometry and inverse modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-13898-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Pasquier</w:t>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04674037v1</w:t>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barbe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jose Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.108999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726550v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Measurement and modelling of water flows and pesticide leaching under low input cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús M Marín-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810884v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04694112v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of water flows and pesticide leaching under low input cropping systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04810486v1</w:t>
+                <w:t xml:space="preserve">hal-04726550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215019v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator to assess risks on water and air of pesticide spraying in crop fields</w:t>
+                <w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Soulé</w:t>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Keichinger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 870, pp.161000. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014202v1</w:t>
+                <w:t xml:space="preserve">hal-04215019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDI-Spraydrift: A comprehensive model of pesticide spray drift with an assessment in vineyards</w:t>
+                <w:t xml:space="preserve">Pesticide Exposure of Residents Living in Wine Regions: Protocol and First Results of the Pestiprev Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Djouhri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Raphaelle Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chazeaubeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2023.05.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20053882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178020v1</w:t>
+                <w:t xml:space="preserve">hal-04073014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérive : les enjeux pour réduire l’exposition des riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 762, pp.40-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide Exposure of Residents Living in Wine Regions: Protocol and First Results of the Pestiprev Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Barron</w:t>
+                <w:t xml:space="preserve">ADDI-Spraydrift: A comprehensive model of pesticide spray drift with an assessment in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chazeaubeny</w:t>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20053882⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2023.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073014v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la qualité de l’air : vers l’évaluation de l’exposition atmosphérique aux pesticides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An indicator to assess risks on water and air of pesticide spraying in crop fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2023.1760⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 870, pp.161000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369626v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiresidue analytical method on air and rainwater for assessing pesticide atmospheric contamination in untreated areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la qualité de l’air : vers l’évaluation de l’exposition atmosphérique aux pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 823, pp.article numéro 153582. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (S1), pp.58-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2023.1760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562863v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RePP'Air - Comprendre les mécanismes de transferts de produits phytosanitaires dans l'air pour une appropriation par la profession agricole.</w:t>
+                <w:t xml:space="preserve">A multiresidue analytical method on air and rainwater for assessing pesticide atmospheric contamination in untreated areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Prevost</w:t>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Chretien</w:t>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pallarès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art24⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 823, pp.article numéro 153582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776391v1</w:t>
+                <w:t xml:space="preserve">hal-03562863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le devenir des phytos dans l'atmosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">RePP'Air - Comprendre les mécanismes de transferts de produits phytosanitaires dans l'air pour une appropriation par la profession agricole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pallarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.311-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562504v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
+                <w:t xml:space="preserve">Comprendre le devenir des phytos dans l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Carra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Ruelle</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 751, pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377192v2</w:t>
+                <w:t xml:space="preserve">hal-03562504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bonnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 415, pp.125613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125613⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201288v1</w:t>
+                <w:t xml:space="preserve">hal-03377192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of non-dietary exposure to agricultural pesticides in populations living close to fields: A systematic review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of pesticides in ambient air: Prioritization of substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carles</w:t>
+                <w:t xml:space="preserve">Marion Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
+                <w:t xml:space="preserve">Carole Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 761, pp.143294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143294⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 753, pp.141722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158101v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of pesticides in ambient air: Prioritization of substances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
+                <w:t xml:space="preserve">Determinants of non-dietary exposure to agricultural pesticides in populations living close to fields: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Teysseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gouzy</w:t>
+                <w:t xml:space="preserve">Guyguy Manangama Duki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+                <w:t xml:space="preserve">Camille Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 753, pp.141722. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141722⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 761, pp.143294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916082v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of residential exposures to agricultural pesticides: A scoping review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
+                <w:t xml:space="preserve">Assessment of pesticide volatilization potential based on their molecular properties using the TyPol tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232258⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02779890v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des moyens de réduire la présence de produits phyto dans l’air / Ne pas prendre à la légère les phytos dans l’air</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of residential exposures to agricultural pesticides: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyguy Manangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Grandes Cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04475428v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des moyens de réduire la présence de produits phyto dans l’air / Ne pas prendre à la légère les phytos dans l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t>
+              <w:t xml:space="preserve">Réussir Grandes Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285622v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque « Agriculture et qualité de l'air »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-modeling methods for estimating ammonia volatilization from nitrogen fertilizer and manure applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.195-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619937v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modeling methods for estimating ammonia volatilization from nitrogen fertilizer and manure applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloque « Agriculture et qualité de l'air »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.066⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013307v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework to estimate spatio-temporal ammonia emissions due to nitrogen fertilization in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Mathias</w:t>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01843726v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and impact of pesticides: new directions to explore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new framework to estimate spatio-temporal ammonia emissions due to nitrogen fertilization in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Etienne Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (8), pp.6841-6843. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 645, pp.205-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8383-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530795v1</w:t>
+                <w:t xml:space="preserve">hal-01843726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fate and impact of pesticides: new directions to explore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6841-6843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8383-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652927v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.3985-3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595185v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed volatilization fluxes of S-metolachlor and benoxacor applied on soil with and without crop residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brut</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8124-9⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531717v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination de l’atmosphère par les produits phytosanitaires. Protéger les végétaux des attaques de pesticides nuisibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412840v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the effects of physicochemical properties on the foliar penetration of pesticides and its potential for estimating pesticide volatilization from plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.058⟩</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300200v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Implementation of the effects of physicochemical properties on the foliar penetration of pesticides and its potential for estimating pesticide volatilization from plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 550, pp.1022-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01612900v1</w:t>
+                <w:t xml:space="preserve">hal-01300200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des connaissances sur le transfert des pesticides vers l’atmosphère par volatilisation depuis les plantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La contamination de l’atmosphère par les produits phytosanitaires. Protéger les végétaux des attaques de pesticides nuisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 224, pp.PAGE HTML</w:t>
+              <w:t xml:space="preserve">, 2016, 229-230, pp.166-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536433v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Fate of Organic Compounds in the Environment From Their Molecular Properties: A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Synthèse des connaissances sur le transfert des pesticides vers l’atmosphère par volatilisation depuis les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.PAGE HTML</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01149053v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Leaf Penetration and Volatilization of Chlorothalonil and Epoxiconazole Applied on Wheat Leaves in a Laboratory-Scale Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Prediction of the Fate of Organic Compounds in the Environment From Their Molecular Properties: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/jeq2015.03.0165⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (12), pp.277-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2014.955627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01256484v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Pesticide Volatilization: Testing the Additional Effect of Gaseous Adsorption on Soil Solid Surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Measuring Leaf Penetration and Volatilization of Chlorothalonil and Epoxiconazole Applied on Wheat Leaves in a Laboratory-Scale Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (6), pp.1782-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2015.03.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es5000879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192471v1</w:t>
+                <w:t xml:space="preserve">hal-01256484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a resistive model to pesticide volatilization from plants at the field scale: Comparison with a dataset</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modeling Pesticide Volatilization: Testing the Additional Effect of Gaseous Adsorption on Soil Solid Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.11.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (9), pp.4991-4998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es5000879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01019168v1</w:t>
+                <w:t xml:space="preserve">hal-01192471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous deposition contributes to the contamination of surface waters by pesticides close to treated fields. A process-based model study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Adaptation of a resistive model to pesticide volatilization from plants at the field scale: Comparison with a dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es402592n⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.260-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004785v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des eaux de surface par les pesticides : évaluation de la part des dépôts gazeux aériens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gaseous deposition contributes to the contamination of surface waters by pesticides close to treated fields. A process-based model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/t35b-0d07⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (24), pp.14250-14257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es402592n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003306v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for surface cattle slurry in ammonia volatilization models: the case of Volt'Air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contamination des eaux de surface par les pesticides : évaluation de la part des dépôts gazeux aériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/t35b-0d07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj2012.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000926v1</w:t>
+                <w:t xml:space="preserve">hal-01003306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ability of mechanistic volatilization models to simulate soil surface conditions: a study with the Volt'Air model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Accounting for surface cattle slurry in ammonia volatilization models: the case of Volt'Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadler Nahindy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (6), pp.2184-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2012.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000521v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse model to estimate ammonia emissions from fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Assessing the ability of mechanistic volatilization models to simulate soil surface conditions: a study with the Volt'Air model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferrara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01268.x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (19), pp.3980-3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192231v1</w:t>
+                <w:t xml:space="preserve">hal-01000521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungicide volatilization measurements: inverse modeling, role of vapor pressure, and state of foliar residue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An inverse model to estimate ammonia emissions from fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Flura</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (7), pp.2522-2528. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (5), pp.793-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es9030547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01268.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192191v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pesticide volatilization after soil application using the mechanistic model Volt'Air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fungicide volatilization measurements: inverse modeling, role of vapor pressure, and state of foliar residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-France Rousseau Djabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.03.024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.2522-2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es9030547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01192054v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of trifluralin volatilization in the field: relation to soil residue and effect of soil incorporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modelling pesticide volatilization after soil application using the mechanistic model Volt'Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Flura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Durand</w:t>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (22-23), pp.3630-3639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.01.043⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665967v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric concentrations and volatilisation fluxes of two herbicides applied on maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of trifluralin volatilization in the field: relation to soil residue and effect of soil incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-France Rousseau Djabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Briand</w:t>
+                <w:t xml:space="preserve">Dominique D. Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Millet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Brigitte B. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144 (3), pp.958-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671207v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of pesticides in the atmosphere in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Atmospheric concentrations and volatilisation fluxes of two herbicides applied on maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.35-49</w:t>
+              <w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (7), pp.675-679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680087v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer of pesticides into the atmosphere by volatilization from soils and plants: overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Occurrence of pesticides in the atmosphere in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 22, pp.21-33</w:t>
+              <w:t xml:space="preserve">, 2002, 22, pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678398v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate of pesticide volatilization from soil: an experimental approach with a wind tunnel system applied to trifluralin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (39-40), pp.5917-5925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass transfer of pesticides into the atmosphere by volatilization from soils and plants: overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.21-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the French project CAPRIV &amp;quot;Concilier l'application des PPP et la protection des riverains&amp;quot; Reconciling the use of PPPs and the protection of residents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Introduction : Contaminations de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Akademie Fresenius Conference on Worker, Operator, Bystander and Resident Exposure and Risk Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fresenius Akademie, Feb 2025, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire "Contamination de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Unités OPAALE et ECOSYS, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950134v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Contaminations de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Results of the French project CAPRIV &amp;quot;Concilier l'application des PPP et la protection des riverains&amp;quot; Reconciling the use of PPPs and the protection of residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Contamination de l'atmosphère et expositions aux contaminants en lien avec les pratiques agricoles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Unités OPAALE et ECOSYS, Dec 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. International Akademie Fresenius Conference on Worker, Operator, Bystander and Resident Exposure and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fresenius Akademie, Feb 2025, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501495v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot-scale modeling of pesticide fate in soil, water and air, taking into account intra-field heterogeneity in vineyard plots.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695079v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694438v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and crop protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Plot-scale modeling of pesticide fate in soil, water and air, taking into account intra-field heterogeneity in vineyard plots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA-INRAE meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFSA, Apr 2024, Parma, Italy</w:t>
+              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665444v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Biodiversity and crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EFSA-INRAE meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFSA, Apr 2024, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505443v2</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online pesticide concentration and fluxes measurements over crops with a PTRMS shows unexpected volatilisation rates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200455v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Online pesticide concentration and fluxes measurements over crops with a PTRMS shows unexpected volatilisation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.egu24-10183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664974v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Institut Agro, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504840v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles en contexte méridional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'exposition humaine à la dérive de pulvérisation à la proximité de parcelles viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719108v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles en contexte méridional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719111v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'exposition humaine à la dérive de pulvérisation à la proximité de parcelles viticoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509768v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques agricoles à la santé globale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">ADDI Spray Drift: A spray drift model for vine sprayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Un monde - Une santé » Approches pluridisciplinaires au sein de l’Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International, Sep 2023, Montpellier, France. pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131789v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDI Spray Drift: A spray drift model for vine sprayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A comprehensive model for simulating aerial pesticide spray drift at the field scale, and its application in vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis International, Sep 2023, Montpellier, France. pp.84-85</w:t>
+              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766953v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive model for simulating aerial pesticide spray drift at the field scale, and its application in vineyard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Des pratiques agricoles à la santé globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">« Un monde - Une santé » Approches pluridisciplinaires au sein de l’Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223935v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the pesticide gaseous deposition on surface waters close to treated field: a process-based model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Modelling Workshop EMW2023 "Exposure and effect modelling - Linking the domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reducing herbicide uses and losses in conservation agriculture – available knowledge and perspectives for weed control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04018395v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+                <w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
+              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472479v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04018395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination de l’environnement par les produits phytopharmaceutiques en France : approches bibliographiques et bibliométriques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+                <w:t xml:space="preserve">F Verpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
+                <w:t xml:space="preserve">Y Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides : Pesticides et agriculture durable, comment les concilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de recherche sur les Pesticides, May 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344632v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre niveaux de contamination observée dans l'environnement et source. Focus Pesticides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contamination de l’environnement par les produits phytopharmaceutiques en France : approches bibliographiques et bibliométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE metaprogramme SYALSA, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides : Pesticides et agriculture durable, comment les concilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de recherche sur les Pesticides, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089329v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Lien entre niveaux de contamination observée dans l'environnement et source. Focus Pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE metaprogramme SYALSA, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223917v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing herbicide uses and losses in conservation agriculture – available knowledge and perspectives for weed control</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario científico franco-argentino sobre agroecología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t>
+              <w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665669v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides dans l'environnement, écotoxicologie, santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Biodiversités et santé » du Métaprogramme Biosefair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie théorique et étude du devenir de composés organiques dans l'environnement grâce à l'outil TyPol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress "Transitions 2020 - Ecological transitions in transactions and actions" - Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France. pp.116-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Émission des pesticides vers l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA), UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402).; Laboratoire des Sciences du Climat et de l'Environnement (LSCE), GIf-sur-Yvette, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786054v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide dissipation in the environment. Abiotic processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Estimation du potentiel d’émission des pesticides vers l’atmosphère à partir de leurs propriétés moléculaires avec l’outil TyPol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787543v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émission des pesticides vers l'atmosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA), UMR Ecologie fonctionnelle et écotoxicologie des agroécosystèmes (1402).; Laboratoire des Sciences du Climat et de l'Environnement (LSCE), GIf-sur-Yvette, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354670v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t>
+              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266420v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du potentiel d’émission des pesticides vers l’atmosphère à partir de leurs propriétés moléculaires avec l’outil TyPol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pesticide dissipation in the environment. Abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266404v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’effet de la configuration paysagère et des pratiques culturales sur la dispersion et le dépôt des pesticides utilisés en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème congrès du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFP, Groupe Français de Recherche sur les Pesticides, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des pesticides dans l’air ambiant : démarche de sélection des substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème congrès du Groupe Français des Pesticides "Métrologie Des Pesticides et Évaluation Des Risques Pour l’Homme et Pour Les Milieux Naturels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des pratiques sur la contamination environnementale aux produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Exposition des populations aux produits phytosanitaires et risques sanitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2017, Rennes, France. 25 diapos ppt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Modelling of pesticide fate in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Fabre Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling S-metolachlor leaching in an agricultural soil covered with plant-residue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús-María Marín-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+                <w:t xml:space="preserve">Measuring dry deposition of pesticides on surface water in a laboratory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Pesticides and Related Organic Micropollutants in the Environment 15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608164v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Jesús-María Marín-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595503v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús-María Marín-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du comportement des pesticides dans l’environnement à partir de leurs propriétés moléculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+                <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. pp.80-81</w:t>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603347v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Prédiction du comportement des pesticides dans l’environnement à partir de leurs propriétés moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès du Groupe Français des pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 315 p</w:t>
+              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603315v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring dry deposition of pesticides on surface water in a laboratory system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Pesticides and Related Organic Micropollutants in the Environment 15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Santiago de Compostella, Spain</w:t>
+              <w:t xml:space="preserve">45ème congrès du Groupe Français des pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 315 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603999v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the fate of pesticides in the environment from their molecular properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Devenir dans l'environnement de fongicides appliqués sur du blé : analyse de l'effet de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Symposium in Pesticide Chemistry “Environmental risk assessment and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Groupe Français des Pesticides (GFP). FRA., 2015, NA, France. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536586v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Prediction of the fate of pesticides in the environment from their molecular properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
+              <w:t xml:space="preserve">15. Symposium in Pesticide Chemistry “Environmental risk assessment and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536545v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des dépôts atmosphériques gazeux à la contamination des eaux de surface par les pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation du transfert de deux herbicides en plein champ dans un système de culture maïs conventionnel : comparaison des modèles MACRO, PEARL et PRZM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Maria Marin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des PesticidesDevenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535327v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir dans l'environnement de fongicides appliqués sur du blé : analyse de l'effet de l'architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contribution des dépôts atmosphériques gazeux à la contamination des eaux de surface par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Groupe Français des Pesticides (GFP). FRA., 2015, NA, France. 145 p</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des PesticidesDevenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535328v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques agricoles aux transferts de pesticides dans l’environnement : observations, modèles, utilisation dans l’évaluation des risques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modeling pesticide volatilization from plants at the field scale: Comparison of the SURFATM-Pesticides and PEARL models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebila Lichiheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik van den Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Pesticides, écotoxicologie et exposition environnementale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192534v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pesticide volatilization from plants at the field scale: Comparison of the SURFATM-Pesticides and PEARL models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approches typologiques basées sur l’utilisation des QSAR - TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Francisco, Californie, United States</w:t>
+              <w:t xml:space="preserve">Séminaire INRA Allenvi ,Pesticides, écotoxicologie et exposition environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. diaporama, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563601v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches typologiques basées sur l’utilisation des QSAR - TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Des pratiques agricoles aux transferts de pesticides dans l’environnement : observations, modèles, utilisation dans l’évaluation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA Allenvi ,Pesticides, écotoxicologie et exposition environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. diaporama, 25 p</w:t>
+              <w:t xml:space="preserve">Séminaire « Pesticides, écotoxicologie et exposition environnementale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791883v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Ammonia volatilization from manure application to field: extrapolation from semi-controlled and controlled measurements to emissions in real agricultural conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Ntinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Flura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
+              <w:t xml:space="preserve">RAMIRAN 2013 15th International Conference Recycling of organic residues in agriculture: From waste management to ecosystem services.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850818v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia volatilization from manure application to field: extrapolation from semi-controlled and controlled measurements to emissions in real agricultural conditions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMIRAN 2013 15th International Conference Recycling of organic residues in agriculture: From waste management to ecosystem services.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587127v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contaminants organiques : vers un outil opérationnel permettant d’aboutir à la définition et au choix de micropolluants représentatifs « modèles » pour des études en écotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Microbiologie du Sol et de l'Environnement (1229)., Nov 2011, Saint Lager, France. 133 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre S. Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to mitigate particle emissions from agriculture: links between primary particles and ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faburé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen and global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission factors of particulate matter due to agricultural practices: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faburé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Union of Air Pollution Prevention and Environmental Protection Associations' World Clean Air Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Vancouver, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contaminants organiques. Comment relier les propriétés moléculaires des contaminants à leur devenir dans l’environnement et à leurs effets écotoxicologiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Journée Ecotoxicologie de la FIRE (Fédération Ile de France de Recherche en Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for slurry application rate and heterogeneity in mechanistic modeling of ammonia volatilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Nitrogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pesticides qui s’accumulent dans les sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Labos INRA « Concevoir l’agriculture du futur : le pôle EGER face aux enjeux du développement durable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de pesticides vers l'atmosphère à l'application : mesure au champ de la granulométrie des fines gouttelettes de spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification et hierarchisation des pesticides les plus préoccupants sur le plan de la santé et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t>
+              <w:t xml:space="preserve">38. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591643v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et hiérarchisation des pesticides les plus préoccupants sur le plan de la santé et de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. A. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et hierarchisation des pesticides les plus préoccupants sur le plan de la santé et de l'environnement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Transfert de pesticides vers l'atmosphère à l'application : mesure au champ de la granulométrie des fines gouttelettes de spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">38ème Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970340v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions of pesticides to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop INRA/Alterra/NERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grignon, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and classification of pesticides for health and environment : Sph'Air, a decision support system for air monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Pesticides and Related Organic Micropollutants in The Environment. 11. Symposium on Chemistry and Fate of Modern Pesticides (Pesticides 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.638-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and classification of preoccupying pesticides for health and environment: Sph'Air, a decision support system for air monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. A. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Pesticides and Related Organic Micropollutants in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la volatilisation des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Congrès Produits phytosanitaires: impacts environnementaux, gestion et traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des pesticides vers l'atmosphère après leur application et dispersion / dépôt à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatilisation d'un herbicide appliqué sur sol nu: étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque du GMRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide volatilization flux: A semi-field system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Symposium Chemistry and fate of modern pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Copenhagen, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric contamination by pesticides: a review on French studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. SETAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-controlled system for the study of pesticide volatilization from field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rousseau-Djabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Flura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. SETAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Brighton, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15593,2775 +15731,2775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'exposition de la biodiversité aux produits Phytopharmaceutiques (PPP) a l’échelle du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Devalloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Royauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online measurement with Proton Transfer Reaction Mass Spectrometry of two widely used herbicides in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armin Hansel; Jürgen Dunkl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International PTR-MS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Seefeld, Austria. Innsbruck University Press, pp.177-181, 2024, Contributions : 9th International Conference on Proton Transfer Reaction Mass Spectrometry and its Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of the landscape and agricultural practices on atmospheric dispersion and deposition of pesticides used in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Symposium in Pesticide Chemistry Advances in risk assessment and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of pesticide emission potential to atmosphere from their molecular properties using the TyPol tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. IUPAC International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Gand, Belgium. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on Biogenic Volatile Organic Compound (BVOC) emissions from agricultural crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogenic Hydrocarbons and the Atmosphere, Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide emissions into the air: understanding, quantification, prediction – A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Basset-Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Symposium in Pesticide Chemistry “Environmental risk assessment and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy. Mattiolo, 155 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wheat architecture on the fate of fungicides in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebila Lichiheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Symposium in Pesticide Chemistry “Environmental risk assessment and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy. Ma t t i o l i, 155 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Marin-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three pesticide fate models for two herbicides leaching under field conditions in a maize cropping system. Genesis – Groundwater and dependent ecosystems. Integrated management of groundwater resources and dependent ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Marin-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Prague, Czech Republic. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Antwerp, Belgium. 2013, Open Science Conference Greenhouse Gas Management in European Land Use Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three pesticide fate models for S-metolachlor leaching under field conditions in different maize cropping systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A first semi-quantitative study of the emission of volatile organic compounds after the application of organic amendments in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190749v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first semi-quantitative study of the emission of volatile organic compounds after the application of organic amendments in the field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comparison of three pesticide fate models for S-metolachlor leaching under field conditions in different maize cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Maria Marin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Versailles, France. 2013</w:t>
+              <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586492v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new laboratory system to measure pesticide volatilization and gaseous deposition onto water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Fanucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine M. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine M. Deschamps</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, York, United Kingdom. p.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TyPol : un outil opérationnel permettant de cartographier et choisir des molécules « modèles » pour des études en écodynamique et en écotoxicologie des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Albi, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, York, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ECHAP project: Reducing fungicide use by associating optimal treatment strategies and canopies promoting disease escape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des aires d'alimentation de captage vis-à-vis des pesticides par l'utilisation de cultures intermédiaires : projet CIREPPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS GC HP2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des aires d’alimentation de captage vis-à-vis des pesticides par l’utilisation de cultures intermédiaires : projet CIREPPE (2011-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18371,376 +18509,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.330, 2020, 978-94-024-2057-9 ; 978-94-024-2060-9 ; 978-94-024-2058-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et qualité de l’air. Comprendre, évaluer, agir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.324, 2019, Synthèses, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans les sols. Conséquences agronomiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Agricole, 637 p., 2005, 2-85557-119-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18750,2428 +18888,2428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lathière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Agriculture and Air Quality: Background Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bedos, C.; Génermont,S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality : Investigating, Assessing and Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-14, 2020, 978-94-024-2058-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a Diagnosis: Inventorying, Monitoring and Assessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In: Bedos, C., Génermont, S., Castell, JF., Cellier, P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.215-243, 2020, 978-94-024-2057-9 /978-94-024-2058-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Huber</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619534v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et qualité de l’air : préambule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.13-29, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619088v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Agriculture et qualité de l’air : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, , pp.13-29, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619526v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree A. Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
+              <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.90-106, 2019, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938926v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et qualité de l’air : éléments de mise en contexte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Agriculture et qualité de l’air : recherche et appui aux politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard, G., Stengel, P., Lemaire, G., Cellier, P., Valceschini, E. (Coordinateurs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
+              <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.17-29, 2019, 978-2-7592-3009-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.90-106, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619347v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer : inventorier, surveiller et évaluer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Agriculture et qualité de l’air : éléments de mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Editions Quae. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.205-231, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-29, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619467v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diagnostiquer : inventorier, surveiller et évaluer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, , pp.205-231, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619515v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de pesticides et réduction de la contamination de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Felippe de Alencastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 400 p., 2015, Savoir Faire (Quae), 978-2-7592-2343-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-directional exchange of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate Forkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex B. Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiya Ashworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Bash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail du sol et risques de transfert de produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 191 p., 2014, Savoir Faire (Quae), 978-2-8179-0170-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatilisation of pesticides computed with the PEARL model for different initial distributions within the crop canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leistra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association of Applied Biologists, 2008, Aspects of Applied Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la volatilisation dans la procédure d'homologation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimation des risques environnementaux des pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Un Point sur.. - INRA, 2-7380-1110-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert dans l'atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des transferts de pesticides dans l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECRIN, 2002, Cahiers des Clubs CRIN, 2-912154-07-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21181,147 +21319,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches techniques du projet Ripp-Viti Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21331,501 +21469,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266646v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266648v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la lixiviation des pesticides et comparaison de modèles. Conception et évaluation par expérimentation et modélisation de prototypes de systèmes de culture intégrés à bas niveaux d’intrants (MicMac Design) Livrable D2.2-2 ANR-09-STRA-06, 4 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús María Marín-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contaminants organiques. Projet Innovant Département “Environnement et Agronomie” de l’INRA, Rapport final, Février 2011, 16 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21835,697 +21973,697 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Ecophyto RIPP-VITI : Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2024, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des produits phytopharmaceutiques et protection des riverains : Synthèse des connaissances pour définir les distances de sécurité Membres du groupe de travail INRAE-Anses-ACTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des eaux de surface par les pesticides : extension et évaluation d’un outil d’évaluation de la part des apports aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22541,169 +22679,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques. 2016, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHAP « L’architecture des couverts végétaux : un levier pour réduire l’utilisation des fongicides ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Perriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1879/10, INRA. 2015, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22713,91 +22851,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air et pesticides : du déterminisme des émissions à leur contribution à l'exposition des populations et des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Sorbonne Universite, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04168792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22807,165 +22945,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir et transfert des pesticides dans l'environnement et impacts biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISRN : 2-7380-1221-3. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId497"/>
+      <w:footerReference w:type="default" r:id="rId502"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23112,51 +23250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Teysseire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08696-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.05.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Teysseire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chazeaubeny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20053882" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1760" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Prevost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallar&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama Duki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143294" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gouzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141722" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232258" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa Radomahaleo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG60CDP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8383-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebila Lichiheb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van den Berg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.058" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2014.955627" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.03.0165" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5000879" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.11.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D160T1NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004785v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402592n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t35b-0d07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2012.0067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-France Rousseau Djabri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9030547" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.03.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9RMC10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Flura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRCZ8X4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rousseau-Djabri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695079v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131789v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766953v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089329v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787543v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266406v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266386v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608164v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603315v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603999v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536586v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536545v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192534v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ntinas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190278v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192404v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192407v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591643v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pichon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L'Hermite" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouzy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Le Gall" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970340v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L'Hermite" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970416v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191917v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191974v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762168v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827417v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841715v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266076v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536585v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Guiral" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535382v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Marin-Benito" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192461v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190749v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802539v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Fanucci" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine M. Deschamps" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6#about-this-book" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611653v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834096v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322855v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322847v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mathias" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619088v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619347v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619467v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800885v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Forkel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Guenther" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiya Ashworth" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_8" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795395v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van den Berg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leistra" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829453v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834004v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266688v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615232v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253658v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Perriot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04168792v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834263v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuentes-Ferragud Esther" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Ludovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Teysseire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08696-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13898-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Teysseire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chazeaubeny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20053882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.05.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Soul&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161000" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1760" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Prevost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallar&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gouzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141722" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama Duki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143294" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bonnot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232258" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa Radomahaleo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.202" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG60CDP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8383-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8124-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebila Lichiheb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van den Berg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.058" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412840v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2014.955627" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2015.03.0165" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5000879" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019168v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.11.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D160T1NL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004785v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402592n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t35b-0d07" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000926v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2012.0067" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000521v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V35XZDZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01268.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9B8A449A0908EDB078C9164D9419774C652966A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-France Rousseau Djabri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9030547" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.03.024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9RMC10-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Flura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Durand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.043" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMRCZ8X4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671207v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Calvet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rousseau-Djabri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695079v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10183" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223935v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089329v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311295v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277856v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266404v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266406v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266386v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625772v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603999v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608164v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603347v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536586v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563601v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791883v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192534v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587127v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ntinas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190278v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre S. Rogier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913632v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabur&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192404v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01192407v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chaplain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L'Hermite" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Le Gall" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591642v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L'Hermite" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouzy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. A. Le Gall" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591643v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pichon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970416v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591646v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191917v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191974v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762168v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832843v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827417v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841715v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073108v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266076v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bonnot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200497v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536585v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Guiral" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535382v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192462v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Marin-Benito" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192461v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586492v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rousseau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802539v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Fanucci" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine M. Deschamps" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192397v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190783v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hatier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190800v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923457v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6#about-this-book" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611653v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834096v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322855v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322847v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mathias" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619088v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938926v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fl&#233;chard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619347v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619467v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536561v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.gp/books?id=vJutCQAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ViewAPI&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800885v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Forkel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Guenther" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiya Ashworth" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795395v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192007v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van den Berg" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leistra" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829453v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834004v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491653v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266688v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02615232v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584498v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253658v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Perriot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04168792v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834263v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>