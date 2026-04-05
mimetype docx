--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -3984,371 +3984,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative reconstruction of mid-Holocene climatic variations in the northern Alpine foreland based on Lake Morat (Swiss Plateau) and Lake Annecy (French Pre-Alps) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Brewer</w:t>
+                <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Heiri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.01.006⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (4), pp.434-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03009480500231203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388902v1</w:t>
+                <w:t xml:space="preserve">hal-01457699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative reconstruction of mid-Holocene climatic variations in the northern Alpine foreland based on Lake Morat (Swiss Plateau) and Lake Annecy (French Pre-Alps) data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Magny</w:t>
+                <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Bégeot</w:t>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Guiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (4), pp.434-444. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (2), pp.197-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03009480500231203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457699v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting patterns of hydrological changes in Europe in response to Holocene climate cooling phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (15-17), pp.1589-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4394,77 +4394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and palaeoclimatic interpretation of mid-Holocene vegetation and lake-level changes at Saint-Jorioz, Lake Annecy, French Pre-Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,217 +4530,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrements polliniques des changements climatiques de l'Interstade Bølling/Allerød dans l'est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Tardiglaciaire du massif jurassien : bilan et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 171 (1), pp.51-58</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (2), pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557987v1</w:t>
+                <w:t xml:space="preserve">hal-02557983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tardiglaciaire du massif jurassien : bilan et perspectives de recherches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enregistrements polliniques des changements climatiques de l'Interstade Bølling/Allerød dans l'est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11 (2), pp.145-154</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 171 (1), pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557983v1</w:t>
+                <w:t xml:space="preserve">hal-02557987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourbes et enregistrement des variations climatiques</w:t>
               </w:r>
@@ -5771,402 +5771,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
+                <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schaal</w:t>
+                <w:t xml:space="preserve">José Zapata Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres d'archeobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Station biologique de Besse (Auvergne), France</w:t>
+              <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372696v1</w:t>
+                <w:t xml:space="preserve">hal-03528797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+                <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
+              <w:t xml:space="preserve">13èmes rencontres d'archeobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Station biologique de Besse (Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531316v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528797v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGM to Younger Dryas glacial landforms, sedimentary and pollen record, and chronology in the Vosges mountains, eastern France.</w:t>
               </w:r>
@@ -7827,51 +7827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Begeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8061,51 +8061,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIATIONS DEPUIS 10000 ANS DE LA REPARTITION ET DE LA PRODUCTIVITE DES FORETS D'ALTITUDE DANS LES ALPES ET LE JURA ET SIMULATION DES CHANGEMENTS FUTURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,51 +8423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE58A8A2"/>
+    <w:nsid w:val="C375146D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8654,51 +8654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2016.12.0469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZD4CRMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Provost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2010.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231203" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT9CP0L0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00131-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXNQKR7B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683603hl612rp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66B0087BE5D30F5A33ED17EFEC6E8B0F76BCA475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557983v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112557v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Birringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begeot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Berst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dulinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Begeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2016.12.0469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZD4CRMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Provost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2010.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT9CP0L0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00131-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXNQKR7B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683603hl612rp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66B0087BE5D30F5A33ED17EFEC6E8B0F76BCA475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112557v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Birringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begeot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Berst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dulinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Begeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>