--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -3984,371 +3984,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative reconstruction of mid-Holocene climatic variations in the northern Alpine foreland based on Lake Morat (Swiss Plateau) and Lake Annecy (French Pre-Alps) data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Magny</w:t>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Peyron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (2), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03009480500231203⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457699v1</w:t>
+                <w:t xml:space="preserve">hal-00388902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Quantitative reconstruction of mid-Holocene climatic variations in the northern Alpine foreland based on Lake Morat (Swiss Plateau) and Lake Annecy (French Pre-Alps) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Brewer</w:t>
+                <w:t xml:space="preserve">O Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Heiri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 64 (2), pp.197-211. </w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (4), pp.434-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03009480500231203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388902v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting patterns of hydrological changes in Europe in response to Holocene climate cooling phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (15-17), pp.1589-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4394,77 +4394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and palaeoclimatic interpretation of mid-Holocene vegetation and lake-level changes at Saint-Jorioz, Lake Annecy, French Pre-Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,217 +4530,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tardiglaciaire du massif jurassien : bilan et perspectives de recherches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enregistrements polliniques des changements climatiques de l'Interstade Bølling/Allerød dans l'est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 11 (2), pp.145-154</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 171 (1), pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557983v1</w:t>
+                <w:t xml:space="preserve">hal-02557987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrements polliniques des changements climatiques de l'Interstade Bølling/Allerød dans l'est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Tardiglaciaire du massif jurassien : bilan et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 171 (1), pp.51-58</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (2), pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557987v1</w:t>
+                <w:t xml:space="preserve">hal-02557983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourbes et enregistrement des variations climatiques</w:t>
               </w:r>
@@ -5771,402 +5771,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528797v1</w:t>
+                <w:t xml:space="preserve">hal-02531316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schaal</w:t>
+                <w:t xml:space="preserve">Quentin Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres d'archeobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Station biologique de Besse (Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+                <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zapata Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
+              <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531316v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGM to Younger Dryas glacial landforms, sedimentary and pollen record, and chronology in the Vosges mountains, eastern France.</w:t>
               </w:r>
@@ -7827,51 +7827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Begeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8061,51 +8061,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIATIONS DEPUIS 10000 ANS DE LA REPARTITION ET DE LA PRODUCTIVITE DES FORETS D'ALTITUDE DANS LES ALPES ET LE JURA ET SIMULATION DES CHANGEMENTS FUTURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,51 +8423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C375146D"/>
+    <w:nsid w:val="C57DBC9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8654,51 +8654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2016.12.0469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZD4CRMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Provost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2010.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT9CP0L0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00131-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXNQKR7B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683603hl612rp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66B0087BE5D30F5A33ED17EFEC6E8B0F76BCA475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112557v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Birringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begeot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Berst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dulinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Begeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2016.12.0469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZD4CRMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Provost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2010.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231203" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT9CP0L0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00131-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXNQKR7B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683603hl612rp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66B0087BE5D30F5A33ED17EFEC6E8B0F76BCA475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557983v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112557v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Birringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begeot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Berst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dulinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Begeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>