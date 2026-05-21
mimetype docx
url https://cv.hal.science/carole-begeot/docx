--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -999,295 +999,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
+                <w:t xml:space="preserve">Holocene Land Cover and Population Dynamics in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carry</w:t>
+                <w:t xml:space="preserve">Stephen Shennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">Jessie Woodbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delhautal</w:t>
+                <w:t xml:space="preserve">Alessiano Palmisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.776-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619826698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02537945v1</w:t>
+                <w:t xml:space="preserve">hal-01860670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Land Cover and Population Dynamics in Southern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Shennan</w:t>
+                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Woodbridge</w:t>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessiano Palmisano</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Pauline Delhautal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.776-798. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683619826698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860670v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02537945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small headwater stream evolution in response to Lateglacial and Early Holocene climatic changes and geomorphological features in the Saint-Gond marshes (Paris Basin, France)</w:t>
               </w:r>
@@ -1903,337 +1903,349 @@
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead highly available in soils centuries after metallurgical activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gimbert Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (6), pp.1236-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/jeq2016.12.0469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use development and environmental responses since the Neolithic around Lake Paladru in the French Pre-alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.48-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2278,213 +2290,213 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.575-584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeo-pollution from mining activities in the Vosges Mountains: 1000 years and still bioavailable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.575-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past mining activities in the Vosges Mountains (eastern France): Impact on vegetation and metal contamination over the past millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2493,675 +2505,675 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (8), pp.1225-1236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683616638419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02545077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem and human responses to palaeoclimate changes in the Jura Mountains between 40 and 8 ka cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 378, pp.40-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in ecosystems, climate and societies in the Jura Mountains between 40 and 8 ka cal BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Volume 378 (18 August 2015), pp.40-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feldspar composition as an efficient tool for tephra identification: a case study from Holocene and Lateglacial lacustrine sequences (Jura, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (6), pp.569-583. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (01), pp.94 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.2803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194646v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Biomass Control on Fire Activity during the Late-Glacial/Early-Holocene Transition in Temperate Ecosystems of the Upper Rhone Valley (France)</w:t>
+                <w:t xml:space="preserve">Feldspar composition as an efficient tool for tephra identification: a case study from Holocene and Lateglacial lacustrine sequences (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Doyen</w:t>
+                <w:t xml:space="preserve">Gwénolé Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vannière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (6), pp.569-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662649v1</w:t>
+                <w:t xml:space="preserve">hal-01194646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude diachronique et synchronique de la contamination en éléments traces métalliques sur le district minier de Sainte-Marie-aux-Mines, Vosges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3170,388 +3182,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen transporté par les Pouillots véloces Phylloscopus collybita pendant leur halte migratoire prénuptiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (1), pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical mining and smelting in the Vosges Mountains (France) recorded in two ombrotrophic peat bogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (1), pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et spatialisation de retombées de cendres volcaniques tardiglaciaires dans les massifs des Vosges et du Jura, et le plateau Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,1335 +3582,1335 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (2), pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and environmental evolution scenarios for the Meuse/Haute-Marne region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Holocene climatic oscillations recorded by lake-level fluctuations in west-central Europe and in central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (15/16), pp.1951-1964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Benoit-Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.5-6, 414-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial climate in the Jura mountains (France) based on different quantitative reconstruction approaches from pollen, lake-levels, and chironomids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (2), pp.197-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2005.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative reconstruction of mid-Holocene climatic variations in the northern Alpine foreland based on Lake Morat (Swiss Plateau) and Lake Annecy (French Pre-Alps) data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34 (4), pp.434-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03009480500231203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting patterns of hydrological changes in Europe in response to Holocene climate cooling phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (15-17), pp.1589-1596. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0277-3791(03)00131-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and palaeoclimatic interpretation of mid-Holocene vegetation and lake-level changes at Saint-Jorioz, Lake Annecy, French Pre-Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (2), pp.265-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1191/0959683603hl612rp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrements polliniques des changements climatiques de l'Interstade Bølling/Allerød dans l'est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 171 (1), pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tardiglaciaire du massif jurassien : bilan et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 11 (2), pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourbes et enregistrement des variations climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, n° 71, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'origine récente des peuplements de Pin à crochets (Pinus uncinata Miller ex Mirbel) sur la tourbière de Frasne et l'exploitation de la tourbe dans le Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 143(1), pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4908,147 +4920,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio Mineralia. Les mines au Moyen Âge, en Forêt Noire et dans les Vosges / Mittelalterlicher Bergbau in den Vogesen und im Schwarzwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bohly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntram Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haasis-Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5058,51 +5070,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vosges : des forêts et des chaumes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5111,308 +5123,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gouriveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement végétal au Tardiglaciaire à partir de l'étude pollinique de trois lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Marrocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Pion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du Paléolithique supérieur dans les Alpes du nord et le Jura méridional : approches culturelles et environnementales : projet collectif de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.23-40, 2008, Mémoires de la société préhistorique française ; 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du couvert végétal du Tardiglaciaire et du début de l'Holocène sur la chaîne jurassienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les derniers chasseurs-cueilleurs d'Europe occidentale (13 000 – 5500 av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 1, pp.29-36, 2000, Collection Annales Littéraires de l'Université de Franche-Comté, n° 699, Série « Environnement, sociétés et archéologie »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5422,186 +5434,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre la transdisciplinarité dans les projets de recherche-actions de l’observatoire des socio-écosystèmes forestiers de l’Arc jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mille ans d'activités minières dans la vallée de Sainte-Marie-aux-Mines : palynologie, géochimie et documents historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,863 +5628,863 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des minéralisations Pb-Cu-Ag de l’Altenberg : un secteur minier exploité à la période médiévale (Sainte-Marie-aux-Mines, Vosges, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+                <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
+              <w:t xml:space="preserve">13èmes rencontres d'archeobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Station biologique de Besse (Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531316v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres d'archeobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Station biologique de Besse (Auvergne), France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372696v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGM to Younger Dryas glacial landforms, sedimentary and pollen record, and chronology in the Vosges mountains, eastern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentation tardiglaciaire dans le Marais de la Maxe et le lac de Sewen (massif des Vosges, France) - premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Ecologie et protection des tourbières "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bitche, France. pp.253 - 268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre téphrochronologie de la façade Est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,113 +6503,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q7 – CNF-INQUA-AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of tephrochronology in Lateglacial sequences from Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,221 +6628,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INQUA-SEQS "The Quaternary of Europe from Atlantic seaboard to continental Interior"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports détritiques holocènes et tardiglaciaires enregistrés dans des tourbières du massif des Vosges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-allemand « Ecologie et protection des tourbières »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des apports détritiques tardiglaciaires dans le massif du Jura (exemple de l'étang du Lautrey).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6849,784 +6861,784 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association des Sédimentologistes Français 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des variations climatiques tardiglaciaires dans les tourbières du massif des Vosges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association des Sédimentologistes Français 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retombées de cendres volcaniques durant le Tardiglaciaire et l'Holocène – Quelques exemples d'enregistrements du Jura aux Vosges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internatioanl Q5 – CNF-INQUA-AFEQ “Le Quaternaire, limites et spécificités”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et spatialisation de retombées de cendres volcaniques durant le Tardiglaciaire et l'Holocène – Quelques exemples d'enregistrements dans l'Est de la France et en Toscane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SGF-AFEQ « Téphras et séquences quaternaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement végétal et climatique des sociétés magdaléniennes et épipaléolithiques dans les Alpes du Nord françaises et le Jura méridional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Marrocchi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Birringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et peuplement de la moyenne montagne du Tardiglaciaire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Pierrefort, France. pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00112557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic and abiotic responses to rapid climatic changes in the Jura mountains (eastern France): a multidisciplinary study of the Lateglacial from lake Lautrey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLEN, IPC 2004. International Palynological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation study of a low noise-low power CMOS preamplifier shaper for microstrip detector readout in DMILL process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Begeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Berst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dulinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop On Electronics For LHC Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Lisbon, Portugal. pp.373-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7636,275 +7648,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Beguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the successional trajectories of alluvial wetlands under anthropogenic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikel Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Begeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7914,130 +7926,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8047,147 +8059,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIATIONS DEPUIS 10000 ANS DE LA REPARTITION ET DE LA PRODUCTIVITE DES FORETS D'ALTITUDE DANS LES ALPES ET LE JURA ET SIMULATION DES CHANGEMENTS FUTURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeta Brugiapaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8197,165 +8209,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8423,51 +8435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C57DBC9A"/>
+    <w:nsid w:val="5F561D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8654,51 +8666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2016.12.0469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZD4CRMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Provost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2010.05.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231203" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT9CP0L0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00131-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXNQKR7B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683603hl612rp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66B0087BE5D30F5A33ED17EFEC6E8B0F76BCA475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557983v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112557v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Birringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begeot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Berst" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dulinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Begeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Mariet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duprat-Oualid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.04.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lagiewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Shennan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Woodbridge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessiano Palmisano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619826698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0029-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1044-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WXT3RKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2016.12.0469" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;geot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638419" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.08.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBMLBG75-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jouannic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZD4CRMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Provost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Forel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2010.05.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Texier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2005.01.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57SRPN25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009480500231203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT9CP0L0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00131-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXNQKR7B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683603hl612rp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66B0087BE5D30F5A33ED17EFEC6E8B0F76BCA475/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bohly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haasis-Berner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379881v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380362v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480516v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480614v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Birringer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begeot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Berst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dulinski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717297v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikel Balti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Begeot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>