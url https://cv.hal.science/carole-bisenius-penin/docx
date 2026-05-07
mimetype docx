--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -347,785 +347,1909 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre création, médiation et évènementiel : les manifestations littéraires et les résidences d’auteur.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La spécificité de la médiation littéraire au sein de la médiation culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Jun 2023, Montmorillon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la littérature exposée aux médiations : comment la librairie se réinvente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Observatoire du milieu littéraire franco-luxembourgeois (Obslit); Université du Luxembourg, Dec 2020, En ligne., France. pp.103-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un observatoire du milieu littéraire franco-luxembourgeois : création et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne E. Glesener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée professionnelle franco-luxembougeoise Les enjeux transfrontaliers de la filière du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); Université du Luxembourg, Mar 2019, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde Librairies et publics : quelles actions et quels dispositifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée professionnelle franco-luxembougeoise Les enjeux transfrontaliers de la filière du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); Université du Luxembourg, Mar 2019, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulipo et écriture d’invention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les ateliers d’écriture et l’Oulipo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théorie et histoire des arts et des littératures de la modernité (Thalim, Université Sorbonne-Nouvelle Paris 3), May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création littéraire en résidence : une approche géopoétique et géoculturelle de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Espaces littéraires et Territoires critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto (Portugal); Instituto de Literatura Comparada Margarida Losa (Portugal), Jun 2017, Porto, Portugal. pp.45-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21747/21832242/litcomp38a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création littéraire et pratiques de médiation culturelle : des injonctions à l’équilibre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Résidence d'auteurs : un soutien à la création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Occitanie Livre &amp; Lecture, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrations de l’espace urbain : promenades littéraires et artistiques franco-québécoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">85e Congrès international de l'Association francophone pour le savoir (Acfas). Vers de nouveaux sommets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas); Université McGill (Canada), May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence d'auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Portante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre Paris. Salon du livre de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reed Expositions; Syndical national de l'édition, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lorraine des écrivains : géolocalisation de la littérature et résidence d'auteurs, formes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Cinéma, cultures et territoires en Lorraine. Entre approche transmédiatique et pluri-médiatique de la connaissance territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créations littéraires itinérantes de Jacques Jouet : résidence d’écrivain et atelier d’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Jouet, Oulipien polygraphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Lapprand (UVIC, Canada); Dominique Moncond’huy (Poitiers, Jun 2013, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maison internationale des littératures à Bruxelles : la résidence comme une interface communicationnelle entre des œuvres littéraires, des publics et des institutions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La résidence d'auteurs : figurations de l’écrivain configuration institutionnelles et médiations culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, Lorraine, Dec 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et fonction de l’écriture littéraire dans un cursus universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pratiques d’écriture littéraire à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture à contraintes et processus de création à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ateliers d’écriture littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCIC, Centre Culturel International de Cerisy, Jul 2011, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la littérature exposée aux médiations : comment la librairie se réinvente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le milieu littéraire et ses représentations, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mémoire et culture : résidences d’auteurs et maisons d’écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Ancrages territoriaux de la littérature, 96, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.2396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand culture et immersion hôtelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XXI (82), pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrations de l’espace urbain : promenades littéraires et artistiques franco-québécoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et société </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Promenade(s) et société en mouvement, 6 (2), pp.141-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1066696ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurations auctoriales et dispositifs muséaux : l'exposition comme espace de médiation de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42-43, pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre création et médiation : les résidences d’écrivains et d’artistes. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.11-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.1548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrivain en résidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes hypertextuelles et mondes-contraints chez Italo Calvino : pour une poétique réticulaire de la variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OuBaPo : créations graphiques à contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 15, p.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.G. Le Clézio : un théoricien-déambulateur de l'écriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Lignes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, numéro spécial Horizons le cléziens, p. 301-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1135,1034 +2259,1034 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et féminisme pop : à la rencontre de Julia Korbik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’espace à la littérature, explorer les frontières : le prix littéraire Léonora Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Capelli en résidence : art de la spatialité et littérature de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire les frontières : Guillaume Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Québec et au Canada, les arts littéraires se réinventent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrations culinaires : de l’émulsion à la réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et éducation artistique au Québec, vers de nouvelles médiations culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Narrations culinaires : de l’émulsion à la réalité augmentée</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystème culturel. Résidence d’auteurs au château de Bourglinster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ecosystème culturel. Résidence d’auteurs au château de Bourglinster</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants à haut potentiel : un véritable enjeu sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enfants à haut potentiel : un véritable enjeu sociétal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création littéraire et numérique au cœur des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambre étudiante et monde littéraire : pari osé du CROUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rouaud ou l'art des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une photographie de la création. La Villa Médicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Creative writing » en France : une formation universitaire en voie de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment sauver cette espèce en voie de disparition, l’écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment sauver cette espèce en voie de disparition, l’écrivain</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création partagée et territoire : résidence d’auteurs en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2172,2462 +3296,1433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural mechanisms (dispositifs) and university writing workshop at the Metz Pompidou Centre. Mediation for and by the publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Fleury; Jacques Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-236, 2022, 978-2-8076-1848-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'observation aux médiations : des narrations auctoriales à interroger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne E. Glasener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bisenius-Penin; Jeanne E. Glasener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations auctoriales dans l'espace public. Comment penser et raconter l'auteur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-18, 2021, Question de communication, série actes, 9782814305816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du relationnel au différentiel : comment repenser le milieu littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne E. Glesener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bisenius-Penin; Jeanne E. Glesener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le milieu littéraire et ses représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.9-22, 2021, Le milieu littéraire et ses représentations, 978-2-8143-0621-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création littéraire dans les universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Queyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Queyraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaître et valoriser la création littéraire numérique en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Enssib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.58-62, 2019, La Boîte à outils, 9782375461037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’enjeu résidentiel pour les écrivains et les artistes : les atouts des bibliothèques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Enssib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser des résidences artistiques et littéraires en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, p.73-81., 2019, La Boîte à outils</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature à la croisée des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bisenius-Penin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux, littérature et médiations dans l'espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-26, 2018, 9782814305007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Penser la résidence d'auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bisenius-Penin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résidence d'auteurs, création littéraire et médiations culturelles (2). Territoires et publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-24, 2016, Questions de communication, série actes, 35, 978-2-8143-0291-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiations littéraires : Territoire et création au Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Vercruysse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luxembourg – ville créative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Capybarabooks, pp.32-57, 2015, 978-99959-43-03-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche d’une cartographie en Grande Région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Bisenius-Penin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résidence d’auteurs, création littéraire et médiations culturelles (1) : À la recherche d’une cartographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.7-20, 2015, Questions de communication, série actes, 978-2-8143-0228-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une poétique plastique de la répétition : Leïla Brett, Julien Prévieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Delaplace. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art de répéter : psychanalyse et création </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-260, 2014, Clinique psychanalytique et psychopathologie, 978-2-7535-3343-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510946v1</w:t>
-              </w:r>
-[...1027 lines deleted...]
-                <w:t xml:space="preserve">hal-01365332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le milieu littéraire et ses représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne E. Glesener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le milieu littéraire au prisme de ses représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2021, Le milieu littéraire et ses représentations, 978-2-8143-0621-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrations auctoriales dans l'espace public. Comment penser et raconter l'auteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne E. Glesener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Narrations auctoriales dans l'espace public : comment penser et raconter l'auteur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Metz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782814305816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...92 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux, littérature et médiations dans l'espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux, géo-littérature et médiations : la Lorraine des écrivains dans l'espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Esch-sur-Alzette, Luxembourg. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782814305007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine des écrivains : création littéraire et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lorraine des écrivains : création littéraire et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Metz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crem (Université de Lorraine)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidence d'auteurs, création littéraire et médiations culturelles (2). Territoires et publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La résidence d’auteurs. Figurations de l’écrivain, configurations institutionnelles et médiations culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Metz, France. 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Questions de communication, série actes, 35, 978-2-8143-0291-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidence d’auteurs, création littéraire et médiations culturelles (1). À la recherche d’une cartographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographie des résidences d'auteur en Grande Région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Metz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.170, 2015, Questions de communication, série actes, 978-2-8143-0228-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4637,91 +4732,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de la littérature, littératures de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03621548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4731,203 +4826,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. Entre création et médiation : les résidences d’écrivains et d’artistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2018, Culture &amp; Musées, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.1512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, pp.7-15, 2012, 50 ans d’Oulipo, De la contrainte à l’œuvre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5074,51 +5169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901440v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bisenius-Penin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-residence-d-auteurs-litterature-territorialite-et-mediations-culturelles.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02898026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066696ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1548" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02170000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01773764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Bon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne E. Glasener" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne E. Glesener" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02414637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Queyraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100842450&amp;amp;fa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100677180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Carlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schillen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Genet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gravier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01832853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38a3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Portante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563437v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lalorrainedesecrivains.univ-lorraine.fr/actes-numeriques-des-journees-detude-internationales-la-lorraine-des-ecrivains-creation-litteraire-et-territoire-1-2-dec-2016-metz/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100576850" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03621548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901440v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bisenius-Penin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-residence-d-auteurs-litterature-territorialite-et-mediations-culturelles.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rimaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne E. Glesener" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02067255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Carlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Genet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gravier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01832853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38a3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Portante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01712324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02898026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066696ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02169930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02170000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01773764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Bon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne E. Glasener" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02414637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Queyraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100842450&amp;amp;fa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100677180" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lalorrainedesecrivains.univ-lorraine.fr/actes-numeriques-des-journees-detude-internationales-la-lorraine-des-ecrivains-creation-litteraire-et-territoire-1-2-dec-2016-metz/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100576850" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03621548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1512" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>