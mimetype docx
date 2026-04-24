--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -379,187 +379,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De vivants commentaires à toute cette archéologie glacée » : usages d’Apulée et d’Augustin dans les imaginaires modernes de l’Algérie</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, (dir. Carole Boidin et Fabrice Moulin), « Ces murs sont mon trophée » : commentaires et appropriations des écritures exposées (XVIe-XVIIIe siècle), 49, pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393179v1</w:t>
+                <w:t xml:space="preserve">hal-04393557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">« De vivants commentaires à toute cette archéologie glacée » : usages d’Apulée et d’Augustin dans les imaginaires modernes de l’Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pour une Antiquité-monde, 36, pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.14484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393557v1</w:t>
+                <w:t xml:space="preserve">hal-04393179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le combattant, le vaincu, le martyr : de quelques figures paradoxales de l’engagement chez Mahmoud Darwich</w:t>
               </w:r>
@@ -878,165 +878,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Darwich et l’écriture de l’exil » (conférence traduite en arabe)</w:t>
+                <w:t xml:space="preserve">« L’Âne d’or nord-africain ? Lectures, réécritures, comparaisons et revendications identitaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mahmoud Darwich, Narratives of the past and present / محمود درويش: سردية الماضي والحاضر</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shadi Baker, Nov 2022, Ramallah, Territoires palestiniens</w:t>
+              <w:t xml:space="preserve">Les Métamorphoses d'Apulée à travers les lieux et les âges: réception, réécritures, héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joseph Dalbera; Michel Rizo, Mar 2023, Corte Université de Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456321v1</w:t>
+                <w:t xml:space="preserve">hal-04456371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Âne d’or nord-africain ? Lectures, réécritures, comparaisons et revendications identitaires »</w:t>
+                <w:t xml:space="preserve">« Darwich et l’écriture de l’exil » (conférence traduite en arabe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Métamorphoses d'Apulée à travers les lieux et les âges: réception, réécritures, héritages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joseph Dalbera; Michel Rizo, Mar 2023, Corte Université de Corse, France</w:t>
+              <w:t xml:space="preserve">Mahmoud Darwich, Narratives of the past and present / محمود درويش: سردية الماضي والحاضر</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shadi Baker, Nov 2022, Ramallah, Territoires palestiniens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456371v1</w:t>
+                <w:t xml:space="preserve">hal-04456321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Nuits d’Alger : appropriations et critiques coloniales »</w:t>
               </w:r>
@@ -1600,51 +1600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La plume et le marbre : le commentaire et la réécriture des inscriptions de la place des Victoires (1686) par un avocat au Parlement à la fin du XVIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écritures exposées et leur commentaire : pratiques et représentations, dans la France des XVIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carole Boidin; Fabrice Moulin, Jun 2018, Nanterre, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2325,51 +2325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ces murs sont mon trophée » : Commentaires et appropriations des écritures exposées (XVIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2490,285 +2490,298 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images des langues, langues imaginées</w:t>
+                <w:t xml:space="preserve">Images des langues, langues imaginées : imaginaire des langues anciennes et orientales en France au siècle des Lumières : Imagining ancient and oriental languages in Enlightenment France [ouvrage bilingue anglais-français]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 372 p., 2023, Les collections de la République des Lettres. Symposiums, 979-1-0370-2946-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.pavy.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images des langues, langues imaginées : imaginaire des langues anciennes et orientales en France au siècle des Lumières : Imagining ancient and oriental languages in Enlightenment France [ouvrage bilingue anglais-français]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fictions animales: Apulée, &amp;quot;L'Âne d'or&amp;quot; ; Miguel de Cervantès, &amp;quot;Le Mariage trompeur, suivi du Colloque des chiens&amp;quot; ; Franz Kafka, &amp;quot;La Métamorphose&amp;quot;, &amp;quot;Un Rapport pour une académie&amp;quot; ; João Guimarães Rosa, &amp;quot;Mon oncle le jaguar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05240452v1</w:t>
+                <w:t xml:space="preserve">hal-03761792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2776,358 +2789,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 2021, 9782350307589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictions animales: Apulée, &amp;quot;L'Âne d'or&amp;quot; ; Miguel de Cervantès, &amp;quot;Le Mariage trompeur, suivi du Colloque des chiens&amp;quot; ; Franz Kafka, &amp;quot;La Métamorphose&amp;quot;, &amp;quot;Un Rapport pour une académie&amp;quot; ; João Guimarães Rosa, &amp;quot;Mon oncle le jaguar</w:t>
+                <w:t xml:space="preserve">Formes de l'action poétique : René Char, &amp;quot;Fureur et mystère&amp;quot;, Mahmoud Darwich, &amp;quot;La terre nous est étroite et autres poèmes&amp;quot;, Federico García Lorca, &amp;quot;Complaintes gitanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève de Dampierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 284 p., 2015, Clés-concours, 9782350303994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Godeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03761792v1</w:t>
+                <w:t xml:space="preserve">hal-04393660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de l'action poétique : René Char, &amp;quot;Fureur et mystère&amp;quot;, Mahmoud Darwich, &amp;quot;La terre nous est étroite et autres poèmes&amp;quot;, Federico García Lorca, &amp;quot;Complaintes gitanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fictions de l'histoire : écritures et représentations de l'histoire dans la littérature et les arts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Savoie, Ecriture et représentation (18), pp.263, 2011, 978-2-915797-96-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3137,133 +3049,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Âne d'or nord-africain. Lectures et réécritures coloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Dalbera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métamorphoses d’Apulée à travers les lieux et les âges. Réceptions, réécritures, héritages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p.203-228, 2024, Rencontres, 978-2-406-17421-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17419-6.p.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être de son siècle (Moyen-Âge‑XVIIIe siècle) : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3295,92 +3207,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être de son siècle (Moyen-Âge‑XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.10864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Imaginer les langues anciennes et orientales au siècle des Lumières : définitions, contextes, enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3403,522 +3315,522 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Boidin; Flora Champy; Élise Pavy-Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des langues, langues imaginées. Imaginaires des langues anciennes et orientales en France au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 5-34, 2023, Les collections de la République des Lettres. Symposiums, 9791037029461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.pavy.2023.01.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mille et Une Nuits : raconter pour ne pas mourir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Courtet; Mireille Besson; Françoise Lavocat; François Lecercle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contes, mondes et récits. Rencontres Recherche et Création du Festival d’Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du CNRS, pp.157-175, 2023, 978-2-271-14939-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">التّأثير عن بُعد: في بعض نواحي التر ّسل في أعمال محمود درويش</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shadi Baker, Asma Al-Mozayen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">محمود درويش: سردية الماضي والحاضر</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A M Qattan Foundation, p.233-245, 2023, 978-9950-313-99-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. 1570-1700. De la contestation de la Fortune aux hasards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lacombe</w:t>
+                <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Cottegnies</w:t>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+                <w:t xml:space="preserve">Éric Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du Hasard. L’imaginaire de la contingence en Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, Pour une histoire culturelle de la contingence (XVIe-XXIes), A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la défense de la langue arabe au salut des musulmans. La relativisme linguistique et religieux de Galeotto Marzio da Narni (1425-1495)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans F. Bistagne, J. Bartomeu et R. Mouren (éds), Minorités, migrations, mondialisation en Méditerranée (XIVe-XVIe siècle), Paris, Garnier Classiques, 2022, p. 239-285.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ass goes East : Apuleius and Pre-Modern Orientalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 140, University of London Press, pp.47-54, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface and Acknowledgements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3951,477 +3863,477 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« G. Bretton [signé], ‘Critique honneste...’ » édition et présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de recherches "Lire, Commenter, Réécrire", université Paris Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses du commentaire, (XVe-XVIIIe siècles). Une anthologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.237-268, 2020, coll. Orbis litterarum, 978-2-84016-356-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« [Attribué à Th. de Saint-Hyacinthe], Le Chef d’œuvre d’un inconu et [Anonyme] L’Anti- Mathanase », édition et présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Duflo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de recherches "Lire, Commenter, Réécrire", université Paris Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses du commentaire, (XVe-XVIIIe siècles). Une anthologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.403-464, 2020, coll. Orbis Litterarum, 978-2-84016-356-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir de loin : de quelques usages de l’épistolaire dans l’œuvre de Mahmoud Darwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marik Froidefond; Delphine Rumeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de l'action poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.201-218, 2017, Cahier textuel, 9782705693626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.froid.2017.01.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécues, rêvées et traduites&amp;quot; : les (re)traductions des Mille et une nuits ou l’expérience de l’étrangeté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Patrice Courtois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la retraduction: le cas des romans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La lettre volée, pp.287-310, 2015, Coll. Essais, 9782873174330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littératures arabes: quelle place dans la littérature comparée?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève de Dampierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clavaron; Emilie Picherot; Zoé Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalisme et comparatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.69-90, 2014, Coll. Voix d'ailleurs, 978-2-86272-662-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4431,139 +4343,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où placer la ligne rouge ? La qualification du harcèlement sexuel dans les restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patti Giuffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patti Giuffre</w:t>
+                <w:t xml:space="preserve">Christine Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Williams</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Hélène Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Boisson</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.21206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4573,117 +4485,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une reconnaissance mutuelle de l’Afrique et du monde arabe. Sur une conférence de Joseph Ki-Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Abdelmadjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Abdelmadjid</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Raineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4693,114 +4605,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention du conte comme forme littéraire : lectures croisées de l'Âne d'or et des Mille et une nuits dans leurs versions anciennes et leurs reprises à l'époque d'Antoine Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université paris 7 - paris diderot, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04393600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4947,51 +4859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mauffrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1394" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14484" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.793" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborie," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Kerautret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z3l" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Champy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/images-des-langues-langues-imaginees-elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve de Dampierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01313279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17419-6.p.0203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10864" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.froid.2017.01.0201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Giuffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Williams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boisson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21206" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04849989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04393600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mauffrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1394" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.793" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborie," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Kerautret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z3l" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Champy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/images-des-langues-langues-imaginees-elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve de Dampierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01313279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17419-6.p.0203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.froid.2017.01.0201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Giuffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Williams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21206" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04849989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04393600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>