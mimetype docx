--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -184,382 +184,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une Antiquité-Monde : la Grèce, Rome et les autres</w:t>
+                <w:t xml:space="preserve">« De vivants commentaires à toute cette archéologie glacée » : usages d’Apulée et d’Augustin dans les imaginaires modernes de l’Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pietrobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier Antiquité-Monde, 36, pp.13-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anabases.14327⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Pour une Antiquité-monde, 36, pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.14484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929494v1</w:t>
+                <w:t xml:space="preserve">hal-04393179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’invention de la vraye quantité de nos Syllabes » chez les Arabes : la tentative de Pierre Vattier, 1660</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, (dir. Carole Boidin et Fabrice Moulin), « Ces murs sont mon trophée » : commentaires et appropriations des écritures exposées (XVIe-XVIIIe siècle), 49, pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393186v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Pour une Antiquité-Monde : la Grèce, Rome et les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mauffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pietrobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier Antiquité-Monde, 36, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.14327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393557v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De vivants commentaires à toute cette archéologie glacée » : usages d’Apulée et d’Augustin dans les imaginaires modernes de l’Algérie</w:t>
+                <w:t xml:space="preserve">« L’invention de la vraye quantité de nos Syllabes » chez les Arabes : la tentative de Pierre Vattier, 1660</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Pour une Antiquité-monde, 36, pp.99-113. </w:t>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La quantité syllabique : oreille et théorie (xvie-xviiie siècles), 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.14484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhetorique.1394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393179v1</w:t>
+                <w:t xml:space="preserve">hal-04393186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le combattant, le vaincu, le martyr : de quelques figures paradoxales de l’engagement chez Mahmoud Darwich</w:t>
               </w:r>
@@ -699,174 +699,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le Livre est inimitable : les livres interdits de Mahfouz et Rushdie</w:t>
+                <w:t xml:space="preserve">Schahrazade et sa parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Femmes de paroles, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mondesanciens.793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393705v1</w:t>
+                <w:t xml:space="preserve">hal-04393617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schahrazade et sa parole</w:t>
+                <w:t xml:space="preserve">Quand le Livre est inimitable : les livres interdits de Mahfouz et Rushdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Livre et roman aux XXe et XXIe siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mondesanciens.793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04393617v1</w:t>
+                <w:t xml:space="preserve">hal-04393705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1173,51 +1173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Magie et métamorphose: éclairages anthropologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mauffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études sur le programme d’agrégation « Fictions animales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1443,398 +1443,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introducing Arabic Poetics to the French : Pierre Vattier’s Elegie du Tograï (1660) »</w:t>
+                <w:t xml:space="preserve">« Une anthologie française de poésie arabe en 1660 : traduction, appropriation, distinction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conceptions and Configurations of the Arabic Literary Canon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Gallien; Sarah R. bin Tyeer, Jun 2019, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">VIIIe Congrès de la Société Européenne de Littérature Comparée (SELC/ESCL) « Littérature – échanges culturels – transmission : savoirs et créations entre passé et avenir ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456295v1</w:t>
+                <w:t xml:space="preserve">hal-04456364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une anthologie française de poésie arabe en 1660 : traduction, appropriation, distinction »</w:t>
+                <w:t xml:space="preserve">« Introducing Arabic Poetics to the French : Pierre Vattier’s Elegie du Tograï (1660) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Congrès de la Société Européenne de Littérature Comparée (SELC/ESCL) « Littérature – échanges culturels – transmission : savoirs et créations entre passé et avenir ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">Conceptions and Configurations of the Arabic Literary Canon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Gallien; Sarah R. bin Tyeer, Jun 2019, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456364v1</w:t>
+                <w:t xml:space="preserve">hal-04456295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La plume et le marbre : le commentaire et la réécriture des inscriptions de la place des Victoires (1686) par un avocat au Parlement à la fin du XVIIe siècle »</w:t>
+                <w:t xml:space="preserve">« Donner à lire l’arabe avant les orientalistes : savoirs, représentations, transmissions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écritures exposées et leur commentaire : pratiques et représentations, dans la France des XVIe-XVIIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carole Boidin; Fabrice Moulin, Jun 2018, Nanterre, Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">(D)’écrire les mondes arabes et musulmans au XXIe siècle, 2e forum du GIS MOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456327v1</w:t>
+                <w:t xml:space="preserve">hal-04456330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Donner à lire l’arabe avant les orientalistes : savoirs, représentations, transmissions »</w:t>
+                <w:t xml:space="preserve">« Une rime en bois » ? La Terre nous est étroite comme anthologie personnelle et collective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(D)’écrire les mondes arabes et musulmans au XXIe siècle, 2e forum du GIS MOMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'agrégation Formes de l'action poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456330v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une rime en bois » ? La Terre nous est étroite comme anthologie personnelle et collective »</w:t>
+                <w:t xml:space="preserve">« La plume et le marbre : le commentaire et la réécriture des inscriptions de la place des Victoires (1686) par un avocat au Parlement à la fin du XVIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'agrégation Formes de l'action poétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+              <w:t xml:space="preserve">Les écritures exposées et leur commentaire : pratiques et représentations, dans la France des XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Boidin; Fabrice Moulin, Jun 2018, Nanterre, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456380v1</w:t>
+                <w:t xml:space="preserve">hal-04456327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2202,235 +2202,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier &amp;quot;Antiquité-Monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pierre</w:t>
+                <w:t xml:space="preserve">« Ces murs sont mon trophée » : Commentaires et appropriations des écritures exposées (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pietrobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36, 2022, </w:t>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49 (49), 204 p., 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.14294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11z3l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511453v1</w:t>
+                <w:t xml:space="preserve">hal-04301421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ces murs sont mon trophée » : Commentaires et appropriations des écritures exposées (XVIe-XVIIIe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Moulin</w:t>
+                <w:t xml:space="preserve">Dossier &amp;quot;Antiquité-Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mauffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pietrobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49 (49), 204 p., 2022, </w:t>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11z3l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anabases.14294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301421v1</w:t>
+                <w:t xml:space="preserve">hal-05511453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, mobilité et territoires</w:t>
               </w:r>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève de Dampierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 284 p., 2015, Clés-concours, 9782350303994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3139,527 +3139,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être de son siècle (Moyen-Âge‑XVIIIe siècle) : Introduction</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 2. 1570-1700. De la contestation de la Fortune aux hasards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Cottegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être de son siècle (Moyen-Âge‑XVIIIe siècle)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Figures du Hasard. L’imaginaire de la contingence en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 1, Pour une histoire culturelle de la contingence (XVIe-XXIes), A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291276v1</w:t>
+                <w:t xml:space="preserve">hal-04338309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Imaginer les langues anciennes et orientales au siècle des Lumières : définitions, contextes, enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être de son siècle (Moyen-Âge‑XVIIIe siècle) : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tanniou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des langues, langues imaginées. Imaginaires des langues anciennes et orientales en France au siècle des Lumières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/herm.pavy.2023.01.0005⟩</w:t>
+              <w:t xml:space="preserve">Être de son siècle (Moyen-Âge‑XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.10864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393569v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mille et Une Nuits : raconter pour ne pas mourir ?</w:t>
+                <w:t xml:space="preserve">Introduction. Imaginer les langues anciennes et orientales au siècle des Lumières : définitions, contextes, enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Catherine Courtet; Mireille Besson; Françoise Lavocat; François Lecercle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pavy-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Boidin; Flora Champy; Élise Pavy-Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contes, mondes et récits. Rencontres Recherche et Création du Festival d’Avignon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des langues, langues imaginées. Imaginaires des langues anciennes et orientales en France au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 5-34, 2023, Les collections de la République des Lettres. Symposiums, 9791037029461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.pavy.2023.01.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393574v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">التّأثير عن بُعد: في بعض نواحي التر ّسل في أعمال محمود درويش</w:t>
+                <w:t xml:space="preserve">Les Mille et Une Nuits : raconter pour ne pas mourir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Shadi Baker, Asma Al-Mozayen. </w:t>
+              <w:t xml:space="preserve">Catherine Courtet; Mireille Besson; Françoise Lavocat; François Lecercle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">محمود درويش: سردية الماضي والحاضر</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A M Qattan Foundation, p.233-245, 2023, 978-9950-313-99-6</w:t>
+              <w:t xml:space="preserve">Contes, mondes et récits. Rencontres Recherche et Création du Festival d’Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CNRS, pp.157-175, 2023, 978-2-271-14939-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455528v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. 1570-1700. De la contestation de la Fortune aux hasards</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">CNRS éditions. </w:t>
+                <w:t xml:space="preserve">التّأثير عن بُعد: في بعض نواحي التر ّسل في أعمال محمود درويش</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shadi Baker, Asma Al-Mozayen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures du Hasard. L’imaginaire de la contingence en Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume 1, Pour une histoire culturelle de la contingence (XVIe-XXIes), A paraître</w:t>
+              <w:t xml:space="preserve">محمود درويش: سردية الماضي والحاضر</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A M Qattan Foundation, p.233-245, 2023, 978-9950-313-99-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338309v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la défense de la langue arabe au salut des musulmans. La relativisme linguistique et religieux de Galeotto Marzio da Narni (1425-1495)</w:t>
               </w:r>
@@ -3721,229 +3721,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ass goes East : Apuleius and Pre-Modern Orientalism</w:t>
+                <w:t xml:space="preserve">Preface and Acknowledgements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bistagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 140, University of London Press, pp.47-54, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t>
+              <w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393538v1</w:t>
+                <w:t xml:space="preserve">hal-04393565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface and Acknowledgements</w:t>
+                <w:t xml:space="preserve">The Ass goes East : Apuleius and Pre-Modern Orientalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Mouren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t>
+              <w:t xml:space="preserve">, 140, University of London Press, pp.47-54, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393565v1</w:t>
+                <w:t xml:space="preserve">hal-04393538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« G. Bretton [signé], ‘Critique honneste...’ » édition et présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4239,51 +4239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littératures arabes: quelle place dans la littérature comparée?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève de Dampierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4859,51 +4859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mauffrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14327" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1394" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14484" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.793" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborie," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Kerautret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z3l" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Champy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/images-des-langues-langues-imaginees-elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve de Dampierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01313279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17419-6.p.0203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.froid.2017.01.0201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Giuffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Williams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21206" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04849989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04393600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03929494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mauffrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14327" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tsig.052.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.793" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborie," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Kerautret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z3l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.14294" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Champy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/images-des-langues-langues-imaginees-elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve de Dampierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01313279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17419-6.p.0203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10864" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.froid.2017.01.0201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patti Giuffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Williams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21206" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04849989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04393600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>