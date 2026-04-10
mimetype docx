--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -340,498 +340,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
+                <w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390579v1</w:t>
+                <w:t xml:space="preserve">hal-04566371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylmercury exposure of the sponge O. lobularis induces strong tissue and cell defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+                <w:t xml:space="preserve">The Buds of Oscarella lobularis (Porifera, Homoscleromorpha): A New Convenient Model for Sponge Cell and Evolutionary Developmental Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+                <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
+                <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 358, pp.141839. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 342 (8), pp.503-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.23271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566371v1</w:t>
+                <w:t xml:space="preserve">hal-04730693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Buds of Oscarella lobularis (Porifera, Homoscleromorpha): A New Convenient Model for Sponge Cell and Evolutionary Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+                <w:t xml:space="preserve">Hyper-accumulation of vanadium in animals: Two sponges compete with urochordates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vernale</w:t>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Séjourné</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 342 (8), pp.503-528. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 914, pp.169410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.b.23271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730693v1</w:t>
+                <w:t xml:space="preserve">hal-04390579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éponge marine Oscarella lobularis un modèle pour comprendre l’origine et l’évolution des épithéliums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -895,90 +895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sponge Oscarella lobularis (Porifera, Homoscleromorpha) as a suitable biomonitor of metallic contamination in Mediterranean coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.114665. </w:t>
@@ -1029,51 +1029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The compact genome of the sponge Oopsacas minuta (Hexactinellida) is lacking key metazoan core genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1150,51 +1150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mechanisms controlling epithelial morphogenesis across animals: new insights from dissociation-reaggregation experiments in the sponge Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,90 +1548,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conservation of the Germline Multipotency Program, from Sponges to Vertebrates: A Stepping Stone to Understanding the Somatic and Germline Origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (3), pp.474-488. </w:t>
@@ -1669,51 +1669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal multicellularity and polarity without Wnt signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROCK inhibition abolishes the establishment of the aquiferous system in Ephydatia muelleri (Porifera, Demospongiae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,51 +2071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracing the path of planar cell polarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,51 +2188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Frizzled evolution and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,265 +2458,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular processes leading to embryo formation in sponges: evidences for high conservation of processes throughout animal evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
+                <w:t xml:space="preserve">Systematics and Molecular Phylogeny of the Family Oscarellidae (Homoscleromorpha) with Description of Two New Oscarella Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Gazave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis V Lavrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jory Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00427-012-0399-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160, pp.781 - 781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063976.s006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456624v1</w:t>
+                <w:t xml:space="preserve">hal-01456636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics and Molecular Phylogeny of the Family Oscarellidae (Homoscleromorpha) with Description of Two New Oscarella Species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jory Cabrol</w:t>
+                <w:t xml:space="preserve">Cellular and molecular processes leading to embryo formation in sponges: evidences for high conservation of processes throughout animal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Borchiellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160, pp.781 - 781. </w:t>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 223, pp.5 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063976.s006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00427-012-0399-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456636v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No longer Demospongiae: Homoscleromorph formal nimination as a fourth class of porifera</w:t>
               </w:r>
@@ -2958,307 +2958,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphyly of the genus Axinella and of the family Axinellidae (Porifera: Demospongiae(p))</w:t>
+                <w:t xml:space="preserve">Molecular Phylogeny Restores the Supra-Generic Subdivision of Homoscleromorph Sponges (Porifera, Homoscleromorpha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Boury-Esnault</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lapébie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vacelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.05.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), pp.e14290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631356v1</w:t>
+                <w:t xml:space="preserve">hal-03083672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny Restores the Supra-Generic Subdivision of Homoscleromorph Sponges (Porifera, Homoscleromorpha)</w:t>
+                <w:t xml:space="preserve">Polyphyly of the genus Axinella and of the family Axinellidae (Porifera: Demospongiae(p))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Gazave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rocher</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Richelle-Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boury-Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03083672v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of the Notch signalling pathway: an overview from eukaryotic genomes.</w:t>
               </w:r>
@@ -4613,64 +4613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4864,64 +4864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Degnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology of the Sea Urchin and Other Marine Invertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2219, Springer US, pp.81-97, 2021, Methods in Molecular Biology, </w:t>
@@ -4972,51 +4972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Homoscleromorph Sponge, Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,103 +5076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Hybridization Techniques in the Homoscleromorph Sponge Oscarella lobularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constaín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology of the Sea Urchin and Other Marine Invertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-194, 2021, </w:t>
@@ -5210,64 +5210,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Look Back Over 20 Years of Evo-Devo Studies on Sponges: A Challenged View of Urmetazoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vernale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fierro-Constain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,51 +5372,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The buds of Oscarella lobularis (Porifera): a new convenient model for sponge cell and developmental biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernale Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5424,51 +5424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fierro-Constaín Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séjourné Nina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5827,51 +5827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34958D03"/>
+    <w:nsid w:val="C2310927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6058,51 +6058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-borchiellini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147532264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Thomassen Hestetun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01198713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Borisenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria B. Tokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201100023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124B651EC3A26788D19F231AB99E1D509183A963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alivon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003996517083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JTB3WCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-borchiellini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147532264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Thomassen Hestetun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01198713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Borisenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria B. Tokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201100023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124B651EC3A26788D19F231AB99E1D509183A963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alivon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003996517083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JTB3WCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>