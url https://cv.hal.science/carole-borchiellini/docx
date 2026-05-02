--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -4581,265 +4581,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porifera (Sponges): Recent Knowledge and New Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and Evolution of Epithelial Cell Types (chapter 5 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encylopedia of Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001582.pub2⟩</w:t>
+              <w:t xml:space="preserve">Origin and Evolution of Metazoan Cell Types</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.75-100, 2021, 9781315388229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b21831-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276432v2</w:t>
+                <w:t xml:space="preserve">hal-03205961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of Epithelial Cell Types (chapter 5 )</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porifera (Sponges): Recent Knowledge and New Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vernale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origin and Evolution of Metazoan Cell Types</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, CRC Press, pp.75-100, 2021, 9781315388229. </w:t>
+              <w:t xml:space="preserve">Encylopedia of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b21831-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001582.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205961v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staining and Tracking Methods for Studying Sponge Cell Dynamics</w:t>
               </w:r>
@@ -5827,51 +5827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2310927"/>
+    <w:nsid w:val="05DB190F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6058,51 +6058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-borchiellini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147532264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Thomassen Hestetun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01198713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Borisenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria B. Tokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201100023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124B651EC3A26788D19F231AB99E1D509183A963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alivon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003996517083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JTB3WCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-borchiellini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147532264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Thomassen Hestetun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01198713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Borisenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria B. Tokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201100023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124B651EC3A26788D19F231AB99E1D509183A963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alivon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003996517083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JTB3WCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>