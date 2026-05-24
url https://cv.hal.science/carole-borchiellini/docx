--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -4581,265 +4581,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of Epithelial Cell Types (chapter 5 )</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porifera (Sponges): Recent Knowledge and New Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra de Pao Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vernale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ereskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origin and Evolution of Metazoan Cell Types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b21831-5⟩</w:t>
+              <w:t xml:space="preserve">Encylopedia of Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001582.pub2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205961v1</w:t>
+                <w:t xml:space="preserve">hal-03276432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porifera (Sponges): Recent Knowledge and New Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and Evolution of Epithelial Cell Types (chapter 5 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Borchiellini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encylopedia of Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2021, </w:t>
+              <w:t xml:space="preserve">Origin and Evolution of Metazoan Cell Types</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.75-100, 2021, 9781315388229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0001582.pub2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b21831-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276432v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staining and Tracking Methods for Studying Sponge Cell Dynamics</w:t>
               </w:r>
@@ -5827,51 +5827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05DB190F"/>
+    <w:nsid w:val="50F811CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6058,51 +6058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-borchiellini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147532264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Thomassen Hestetun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01198713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Borisenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria B. Tokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201100023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124B651EC3A26788D19F231AB99E1D509183A963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alivon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003996517083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JTB3WCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-borchiellini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0512-7724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147532264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica L Price" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudi Nanayakkara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bazelli&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vernale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra de Pao Mendonca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2023.35.1.23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Borchiellini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchian&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Debost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01866-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Leys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert W&#246;rheide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Constain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gazave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vacelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15557-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Quintero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.02.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Thomassen Hestetun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2015.08.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0641-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April L. Hill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTN036FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01198713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E. Borisenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria B. Tokina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134566" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis V Lavrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Cabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063976.s006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-012-0399-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0842-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E63D2F03C5FFEFAC8C8F3D218637BFE1962BAFF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201100023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/124B651EC3A26788D19F231AB99E1D509183A963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carteron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Richelle-Maurer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.05.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6X1K3F4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma S Richards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Ereskovsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.080058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F07987C9202E400228C9A43EFD1EB460FA0EE4B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00167.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal B&#233;zac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.02.052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gazave" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lap&#233;bie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alivon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003996517083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JTB3WCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276432v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001582.pub2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21831-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Degnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Goff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025722v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marschal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>