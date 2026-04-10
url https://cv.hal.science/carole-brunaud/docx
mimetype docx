--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -261,1889 +261,2014 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted versus whole-brain radiotherapy: systematic multiparametric and longitudinal investigations in the adult rat</w:t>
+                <w:t xml:space="preserve">Low-dose ionizing radiation, a protective intervention to mitigate chronic cerebral hypoperfusioninduced brain damage and cognitive deficits in the rat Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Beaufils</w:t>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bécam</w:t>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brunaud</w:t>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, pp.eRADE-25-00135.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374672v1</w:t>
+                <w:t xml:space="preserve">hal-05551133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation-based morphometry: a sensitive imaging approach to detect radiation-induced brain injury?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Targeted versus whole-brain radiotherapy: systematic multiparametric and longitudinal investigations in the adult rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lab Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652900v1</w:t>
+                <w:t xml:space="preserve">hal-05374672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo biodistribution and tumor uptake of [64Cu]-FAU nanozeolite via positron emission tomography Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation-based morphometry: a sensitive imaging approach to detect radiation-induced brain injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Hélaine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nr05947b⟩</w:t>
+              <w:t xml:space="preserve">Cancer Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40644-024-00736-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614420v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity Attenuates Brain Irradiation-Associated Skeletal Muscle Damage in the Rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bécam</w:t>
+                <w:t xml:space="preserve">In vivo biodistribution and tumor uptake of [64Cu]-FAU nanozeolite via positron emission tomography Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Amedlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ropars</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 118 (4), pp.1081-1093. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.11959-11968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2023.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr05947b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294870v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hypoxia and oxidative-related changes in a lung-derived brain metastasis model by [64Cu][Cu(ATSM)] PET and proteomic studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Physical Activity Attenuates Brain Irradiation-Associated Skeletal Muscle Damage in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarina Maya Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13550-023-01052-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118 (4), pp.1081-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2023.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308804v1</w:t>
+                <w:t xml:space="preserve">hal-04294870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stages of sedimentary infilling in a hypertidal bay using a combination of sedimentological, morphological and dynamic criteria (Bay of Somme, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Levoy</w:t>
+                <w:t xml:space="preserve">Assessment of hypoxia and oxidative-related changes in a lung-derived brain metastasis model by [64Cu][Cu(ATSM)] PET and proteomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarina Maya Mehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2017.1389663⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (102), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13550-023-01052-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119165v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of dredged-dumped sediment dispersal off the Bay of the Seine (northern France) using environmental magnetism</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stages of sedimentary infilling in a hypertidal bay using a combination of sedimentological, morphological and dynamic criteria (Bay of Somme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Druine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2017.1389663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419864v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on dredge spoil of estuarine sediments in the bay of seine (France): A morphosedimentary assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of dredged-dumped sediment dispersal off the Bay of the Seine (northern France) using environmental magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455206v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hématites oolithiques du Néolithique ancien et du Mésolithique de Basse-Normandie (France) : caractérisation physico-chimique et recherche des provenances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Mathis</w:t>
+                <w:t xml:space="preserve">An experimental study on dredge spoil of estuarine sediments in the bay of seine (France): A morphosedimentary assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455233v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of sediment record at two contrasting sites of the Seine River using radioactivity data and hydrological time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les hématites oolithiques du Néolithique ancien et du Mésolithique de Basse-Normandie (France) : caractérisation physico-chimique et recherche des provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vrel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
+                <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes), 125, pp.89-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00931943v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of copper on the abundance and diversity of sulfate-reducing prokaryotes in two chilean marine sediments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Dating of sediment record at two contrasting sites of the Seine River using radioactivity data and hydrological time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455051v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source discrimination of fine-grained deposits occurring on marine beaches: The Calvados beaches (eastern Bay of the Seine, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Impact of copper on the abundance and diversity of sulfate-reducing prokaryotes in two chilean marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Pavissich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (10), pp.2135-2145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00175496v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient States in Diagenesis Following the Deposition of a Gravity Layer: Dynamics of O2, Mn, Fe and N-Species in Experimental Units</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Source discrimination of fine-grained deposits occurring on marine beaches: The Calvados beaches (eastern Bay of the Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poupinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-007-9013-0⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.138-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455171v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transient States in Diagenesis Following the Deposition of a Gravity Layer: Dynamics of O2, Mn, Fe and N-Species in Experimental Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (2), pp.157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-007-9013-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nature and rates of fine-sedimentation on a mid-shelf: ‘‘La Grande Vasie` re'' (Bay of Biscay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27, pp.2099-2115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2007.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2153,4310 +2278,4310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche &amp;quot;Deformation-based morphometry&amp;quot; (DBM) est-elle pertinente pour identifier les changements macrostructuraux cérébraux radio-induits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix therapy against radiation-induced brain injury and cognitive deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'EDnBISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'intelligence artificielle en imagerie médicale pour la prédiction de l'efficacité des traitements des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie N. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du GDR Mi2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of zeolites for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Amedlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bernaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3eme Workshop IRN Zeolite - France/Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury associated to cognitive deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préclinique de l’hypoxie tumorale par imagerie multimodale en IRM et TEP dans les métastases cérébrales : intérêt du [64Cu]-ATSM ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chatre</w:t>
+                <w:t xml:space="preserve">BRAINTEL : Modification du signal IRM chez les patients porteurs de tumeurs bénignes du cerveau et des méninges traitées par proton-thérapie : Impact du TEL et de la dose biologique reçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tessonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192035v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAINTEL : Modification du signal IRM chez les patients porteurs de tumeurs bénignes du cerveau et des méninges traitées par proton-thérapie : Impact du TEL et de la dose biologique reçue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vela</w:t>
+                <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699279v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemispheric versus whole-brain irradiation induced neurotoxicity: longitudinal studies in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ropars</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Nord Ouest, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préclinique de l'hypoxie tumorale par imagerie multimodale en IRM et TEP dans les métastases cérébrales : intérêt du [64Cu]-ATSM ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Rencontre Scientifique sur les tumeurs cérébrales "Détecter et Cibler la Récidive"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, e-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury associated to cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ropars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bécam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of multiparametric MRI to accurately detect radiation-induced brain injury in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de travail Cancéropôle Nord-Ouest, Axe 3 « Imagerie et adaptation thérapeutique » : Place de l'imagerie médicale dans la précision thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, e-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of stem cells and an extracellular matrix agent as a new therapeutic strategy for ischemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Neuroscience Conference MNS2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des dommages cérébraux radio-induits par l’exposition à de faibles et fortes doses de rayonnements ionisants sur un modèle de rat adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par IRM des dommages cérébraux induits par la radiothérapie dans un modèle de rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès National d'Imagerie du Vivant (CNIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multiparamétrique des effets de l'irradiation cérébrale chez le rat : des altérations tissulaires jusqu'aux déficits cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de comblement d'un estuaire mégatidal (Baie de Somme) : marqueurs sédimentaires, morphologiques et dynamiques, bilans volumiques et marqueurs d'évolution du trait de côte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Druine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring dredged-dumped sediment dispersal off the Bay of Seine (N France) using environmental magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close deciphering of the sediment record of stable and radioactive contamination in the upper Seine estuary, over the last 50 years: a phosphogypsum legacy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vrel,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dillies,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal asymmetry: the use of artificial radionuclides in sediments (the Seine estuary, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution pluriannuelle du pompage tidal dans l’estuaire fluvial de la Seine par l’analyse de radionucléides artificiels dans des carottes sédimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal pumping in the upper Seine estuary as deciphered by plutonium isotope (238Pu and 239, 240Pu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénétration de particules fines d'origine marine dans trois petits fleuves (Normandie, France) : rôle du pompage tidal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination provenance of mud deposits, using minerological and geochemical source tracers, in a macrotidal estuarine system : the Seine estuary (English Channel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Sedimentological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between N-species and Mn-oxides in rapid deposited sediment layers : Field observations and experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Summer Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des envasements en domaine estuarien : l’exemple de l’estuaire de la Seine (Normandie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Vasière : architecture, mise en place et estimation des facteurs de son évolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Défi Golfe de Gascogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sédimentologique de la Grande Vasière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International d’Océanographie du Golfe de Gascogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the origins of fine-grained deposits on the Calvados beaches (Normandy, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 38th Symposium : Changes in lands uses : consequences on estuaries and coastal zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande Vasière ou Grande Sablière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance spécialisée SGF-ASF : les incisions et dépôts de la marge atlantique française depuis le Néogène : état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6466,3400 +6591,3400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction par intelligence artificielle de l’efficacité des traitements des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale (JNRb)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI in oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199102v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">AI in oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046555v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Therapy to counteract the early radiation-induced brain injury in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACR Cancer Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Driven prediction of treatment efficacy of glioblastoma using medical imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Radiotherapy-induced cognitive deficits: a systematic comparison between targeted and whole-brain irradiation in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Medical Image Computing and Computer Assisted Intervention, MICCAI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. Lecture Notes in Computer Science (LNCS), PRIME: International Workshop on PRedictive Intelligence In MEdicine, 16164, pp.24-33</w:t>
+              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290050v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy-induced cognitive deficits: a systematic comparison between targeted and whole-brain irradiation in the rat</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AI-Driven prediction of treatment efficacy of glioblastoma using medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Medical Image Computing and Computer Assisted Intervention, MICCAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. Lecture Notes in Computer Science (LNCS), PRIME: International Workshop on PRedictive Intelligence In MEdicine, 16164, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046568v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'efficacité des traitements des glioblastomes par intelligence artificielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of extracellular vesicles-based therapy in the treatment of ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre G Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+                <w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bougleux</w:t>
+                <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brunaud</w:t>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046647v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain exposition to low-dose ionizing radiation mitigate chronic cerebral hypoperfusion-induced cognitive deficits in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Prédiction de l'efficacité des traitements des glioblastomes par intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046585v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of extracellular vesicles-based therapy in the treatment of ischemic stroke</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Brain exposition to low-dose ionizing radiation mitigate chronic cerebral hypoperfusion-induced cognitive deficits in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080098v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes d'intelligence artificielle (IA) dédiés à l'imagerie préclinique : débruitage des images et accélération des acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveau Mikaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique " Vers une santé connectée : les implications de l'intelligence artificielle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia imaging to adapt radiation therapy: from a preclinical proof to the clinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brunaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Baillarguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international workshop “Optimizing Imaging and Dose-Response in RadiotherapieS” (Cancéropôle Grand-Ouest)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix therapy combined with mesenchymal stem cells-based approach in the context of brain ischemia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Preclinical study of tumor hypoxia by multimodal MRI and PET imaging in brain metastases: interest of 64Cu-ATSM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Gal</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association for Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980482v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical study of tumor hypoxia by multimodal MRI and PET imaging in brain metastases: interest of 64Cu-ATSM?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Matrix therapy combined with mesenchymal stem cells-based approach in the context of brain ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Bourgeois</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">FENS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980228v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ropars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brunaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique nationale OncoNeuroTox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une irradiation cérébrale hémisphérique sur le tissu cérébral sain et la cognition : étude longitudinale et multiparamétrique chez le rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modèle préclinique de radiotoxicité cérébrale : évaluation longitudinale et multiparamétrique des atteintes tissulaires et cognitives chez le rat adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valable Samuel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558094v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bécam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valable Samuel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, e-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558118v1</w:t>
+                <w:t xml:space="preserve">hal-03368923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact d'une irradiation cérébrale hémisphérique sur le tissu cérébral sain et la cognition : étude longitudinale et multiparamétrique chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bécam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valable Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368936v1</w:t>
+                <w:t xml:space="preserve">hal-03558094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bécam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valable Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, e-congrès, France</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368923v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle préclinique de radiotoxicité cérébrale : évaluation longitudinale et multiparamétrique des atteintes tissulaires et cognitives chez le rat adulte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+                <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ropars</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373228v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition: longitudinal and multiparametric study in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bécam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Journée de l'Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, e-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'IRM multiparamétrique pour détecter les lésions cérébrales induites par l'irradiation chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valable Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwiri Fatima-Azzahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ropars Gwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutain Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès Société Française de Résonance Magnétique en Biologie &amp; Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fa Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is MRI sensitive enough to detect radiation-induced brain alterations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutain Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LARC Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ropars</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations cérébrales induites par la radiothérapie dans un modèle de rat adulte : évaluation par IRM multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo microglia dynamics in hypertensive mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Grimoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernaudin Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touzani Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keystone symposia’ 2018 New Frontiers in Neuroinflammation: What Happens When CNS and Periphery Meet?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Keystone, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9869,114 +9994,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SEDIMENTS FINS DANS UN SYSTEME MACROTIDAL ACTUEL (CONTINUUM SEINE-BAIE DE SEINE) : caractérisations géochimiques et minéralogiques, identification des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université de Rouen, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00214127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10044,51 +10169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADAD42A5"/>
+    <w:nsid w:val="910D3D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10275,51 +10400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-brunaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-1479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126185859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beaufils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-024-00736-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nizou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Pavissich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-007-9013-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F13A4F1BFCFB73D827B241EF993ACE1D477F8D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouanneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bourillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunaud Carole" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tessonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dwiri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Gal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Gal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dillies," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455460v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290050v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Leclercq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougleux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveau Mika&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renoult" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khelif" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Quittet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980228v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368936v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwiri Fatima-Azzahra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ropars Gwenn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Dwiri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02617159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265969v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grimoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzani Omar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-brunaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-1479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126185859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beaufils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-024-00736-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nizou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Pavissich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-007-9013-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F13A4F1BFCFB73D827B241EF993ACE1D477F8D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouanneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bourillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunaud Carole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tessonier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dwiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Gal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renoult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Gal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455306v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dillies," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Leclercq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveau Mika&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renoult" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khelif" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Quittet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373228v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwiri Fatima-Azzahra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ropars Gwenn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406514v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Dwiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02617159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grimoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzani Omar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>