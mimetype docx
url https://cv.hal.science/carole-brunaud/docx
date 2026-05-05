--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1215,390 +1215,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of dredged-dumped sediment dispersal off the Bay of the Seine (northern France) using environmental magnetism</w:t>
+                <w:t xml:space="preserve">An experimental study on dredge spoil of estuarine sediments in the bay of seine (France): A morphosedimentary assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nizou</w:t>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Patrick Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419864v1</w:t>
+                <w:t xml:space="preserve">hal-01455206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on dredge spoil of estuarine sediments in the bay of seine (France): A morphosedimentary assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les hématites oolithiques du Néolithique ancien et du Mésolithique de Basse-Normandie (France) : caractérisation physico-chimique et recherche des provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Samson</w:t>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Tournier</w:t>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Autour de l’hématite / About haematite. Circulation et transformation au cours de la Préhistoire récente / Procurement and transformation during Recent Prehistory. Actes de la Table-Ronde internationale / Acts of the international Round Table, 7-8/02/2013, Namur (Jambes), 125, pp.89-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455206v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hématites oolithiques du Néolithique ancien et du Mésolithique de Basse-Normandie (France) : caractérisation physico-chimique et recherche des provenances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of dredged-dumped sediment dispersal off the Bay of the Seine (northern France) using environmental magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
+                <w:t xml:space="preserve">Jean Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Billard</w:t>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec Querré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455233v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating of sediment record at two contrasting sites of the Seine River using radioactivity data and hydrological time series</w:t>
               </w:r>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126, pp.20-31. </w:t>
@@ -1782,51 +1782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Pavissich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (10), pp.2135-2145</w:t>
@@ -1855,51 +1855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source discrimination of fine-grained deposits occurring on marine beaches: The Calvados beaches (eastern Bay of the Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecroart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2130,51 +2130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and rates of fine-sedimentation on a mid-shelf: ‘‘La Grande Vasie` re'' (Bay of Biscay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,51 +2411,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
+                <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
@@ -2490,222 +2490,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835252v1</w:t>
+                <w:t xml:space="preserve">hal-04835395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix therapy against radiation-induced brain injury and cognitive deficits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de l'intelligence artificielle en imagerie médicale pour la prédiction de l'efficacité des traitements des glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Douyère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Beaufils</w:t>
+                <w:t xml:space="preserve">Noémie N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'EDnBISE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683722v1</w:t>
+                <w:t xml:space="preserve">hal-04835407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
+                <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
@@ -2740,198 +2740,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835395v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'intelligence artificielle en imagerie médicale pour la prédiction de l'efficacité des traitements des glioblastomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+                <w:t xml:space="preserve">Matrix therapy against radiation-induced brain injury and cognitive deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">Manon Douyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées de l'EDnBISE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835407v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
@@ -3536,277 +3536,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAINTEL : Modification du signal IRM chez les patients porteurs de tumeurs bénignes du cerveau et des méninges traitées par proton-thérapie : Impact du TEL et de la dose biologique reçue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vela</w:t>
+                <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699279v1</w:t>
+                <w:t xml:space="preserve">hal-04192035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chatre</w:t>
+                <w:t xml:space="preserve">BRAINTEL : Modification du signal IRM chez les patients porteurs de tumeurs bénignes du cerveau et des méninges traitées par proton-thérapie : Impact du TEL et de la dose biologique reçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tessonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192035v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemispheric versus whole-brain irradiation induced neurotoxicity: longitudinal studies in the rat</w:t>
               </w:r>
@@ -4036,277 +4036,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury associated to cognitive deficits in the rat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368867v1</w:t>
+                <w:t xml:space="preserve">hal-03368915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury associated to cognitive deficits in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368915v1</w:t>
+                <w:t xml:space="preserve">hal-03368867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of multiparametric MRI to accurately detect radiation-induced brain injury in the rat</w:t>
               </w:r>
@@ -5042,77 +5042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring dredged-dumped sediment dispersal off the Bay of Seine (N France) using environmental magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5131,277 +5131,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close deciphering of the sediment record of stable and radioactive contamination in the upper Seine estuary, over the last 50 years: a phosphogypsum legacy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidal asymmetry: the use of artificial radionuclides in sediments (the Seine estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vrel,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Lesueur,</w:t>
+                <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Dillies,</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455306v1</w:t>
+                <w:t xml:space="preserve">hal-00754246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal asymmetry: the use of artificial radionuclides in sediments (the Seine estuary, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Boust</w:t>
+                <w:t xml:space="preserve">Close deciphering of the sediment record of stable and radioactive contamination in the upper Seine estuary, over the last 50 years: a phosphogypsum legacy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vrel,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cossonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
+                <w:t xml:space="preserve">R. Dillies,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754246v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution pluriannuelle du pompage tidal dans l’estuaire fluvial de la Seine par l’analyse de radionucléides artificiels dans des carottes sédimentaires.</w:t>
               </w:r>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5551,51 +5551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénétration de particules fines d'origine marine dans trois petits fleuves (Normandie, France) : rôle du pompage tidal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5762,51 +5762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination provenance of mud deposits, using minerological and geochemical source tracers, in a macrotidal estuarine system : the Seine estuary (English Channel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,51 +5913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Summer Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5982,51 +5982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des envasements en domaine estuarien : l’exemple de l’estuaire de la Seine (Normandie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Vasière : architecture, mise en place et estimation des facteurs de son évolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,57 +6226,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sédimentologique de la Grande Vasière.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Grande Vasière ou Grande Sablière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6288,103 +6288,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International d’Océanographie du Golfe de Gascogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Pau, France</w:t>
+              <w:t xml:space="preserve">Séance spécialisée SGF-ASF : les incisions et dépôts de la marge atlantique française depuis le Néogène : état des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455500v1</w:t>
+                <w:t xml:space="preserve">hal-01455507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the origins of fine-grained deposits on the Calvados beaches (Normandy, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,57 +6459,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grande Vasière ou Grande Sablière ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Etude sédimentologique de la Grande Vasière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,73 +6521,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance spécialisée SGF-ASF : les incisions et dépôts de la marge atlantique française depuis le Néogène : état des lieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque International d’Océanographie du Golfe de Gascogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455507v1</w:t>
+                <w:t xml:space="preserve">hal-01455500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6599,527 +6599,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction par intelligence artificielle de l’efficacité des traitements des glioblastomes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale (JNRb)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198990v1</w:t>
+                <w:t xml:space="preserve">hal-05046555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">AI in oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046555v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+                <w:t xml:space="preserve">A Matrix Therapy to counteract the early radiation-induced brain injury in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI in oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EACR Cancer Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199102v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matrix Therapy to counteract the early radiation-induced brain injury in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Douyère</w:t>
+                <w:t xml:space="preserve">AI-Driven prediction of treatment efficacy of glioblastoma using medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chatre</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACR Cancer Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">28th International Conference on Medical Image Computing and Computer Assisted Intervention, MICCAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. Lecture Notes in Computer Science (LNCS), PRIME: International Workshop on PRedictive Intelligence In MEdicine, 16164, pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387838v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotherapy-induced cognitive deficits: a systematic comparison between targeted and whole-brain irradiation in the rat</w:t>
               </w:r>
@@ -7224,527 +7224,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Driven prediction of treatment efficacy of glioblastoma using medical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+                <w:t xml:space="preserve">Optimization of extracellular vesicles-based therapy in the treatment of ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Medical Image Computing and Computer Assisted Intervention, MICCAI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. Lecture Notes in Computer Science (LNCS), PRIME: International Workshop on PRedictive Intelligence In MEdicine, 16164, pp.24-33</w:t>
+              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290050v1</w:t>
+                <w:t xml:space="preserve">hal-05080098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of extracellular vesicles-based therapy in the treatment of ischemic stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
+                <w:t xml:space="preserve">Prédiction de l'efficacité des traitements des glioblastomes par intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080098v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'efficacité des traitements des glioblastomes par intelligence artificielle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunaud</w:t>
+                <w:t xml:space="preserve">Brain exposition to low-dose ionizing radiation mitigate chronic cerebral hypoperfusion-induced cognitive deficits in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046647v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain exposition to low-dose ionizing radiation mitigate chronic cerebral hypoperfusion-induced cognitive deficits in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Prédiction par intelligence artificielle de l’efficacité des traitements des glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale (JNRb)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046585v1</w:t>
+                <w:t xml:space="preserve">hal-05198990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes d'intelligence artificielle (IA) dédiés à l'imagerie préclinique : débruitage des images et accélération des acquisitions</w:t>
               </w:r>
@@ -8349,277 +8349,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle préclinique de radiotoxicité cérébrale : évaluation longitudinale et multiparamétrique des atteintes tissulaires et cognitives chez le rat adulte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, e-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373228v1</w:t>
+                <w:t xml:space="preserve">hal-03368923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle préclinique de radiotoxicité cérébrale : évaluation longitudinale et multiparamétrique des atteintes tissulaires et cognitives chez le rat adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, e-congrès, France</w:t>
+              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368923v1</w:t>
+                <w:t xml:space="preserve">hal-03373228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une irradiation cérébrale hémisphérique sur le tissu cérébral sain et la cognition : étude longitudinale et multiparamétrique chez le rat</w:t>
               </w:r>
@@ -9224,652 +9224,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is MRI sensitive enough to detect radiation-induced brain alterations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutain Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Touzani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Brunaud</w:t>
+                <w:t xml:space="preserve">Mickael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">LARC Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406514v1</w:t>
+                <w:t xml:space="preserve">hal-02318515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is MRI sensitive enough to detect radiation-induced brain alterations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickael Naveau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LARC Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318515v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in the rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pérès</w:t>
+                <w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265960v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+                <w:t xml:space="preserve">Altérations cérébrales induites par la radiothérapie dans un modèle de rat adulte : évaluation par IRM multiparamétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">4ème congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617159v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations cérébrales induites par la radiothérapie dans un modèle de rat adulte : évaluation par IRM multiparamétrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Touzani</w:t>
+                <w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fa Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265969v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo microglia dynamics in hypertensive mice.</w:t>
               </w:r>
@@ -10008,51 +10008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SEDIMENTS FINS DANS UN SYSTEME MACROTIDAL ACTUEL (CONTINUUM SEINE-BAIE DE SEINE) : caractérisations géochimiques et minéralogiques, identification des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université de Rouen, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10169,51 +10169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="910D3D27"/>
+    <w:nsid w:val="083A4815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10400,51 +10400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-brunaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-1479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126185859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beaufils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-024-00736-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nizou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Pavissich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-007-9013-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F13A4F1BFCFB73D827B241EF993ACE1D477F8D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouanneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bourillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunaud Carole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tessonier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dwiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Gal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renoult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Gal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455306v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dillies," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Leclercq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveau Mika&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renoult" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khelif" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Quittet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373228v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwiri Fatima-Azzahra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ropars Gwenn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406514v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Dwiri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02617159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grimoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzani Omar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-brunaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-1479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126185859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beaufils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-024-00736-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nizou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Pavissich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-007-9013-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F13A4F1BFCFB73D827B241EF993ACE1D477F8D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouanneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bourillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunaud Carole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tessonier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dwiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Gal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renoult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Gal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455306v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dillies," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Leclercq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougleux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveau Mika&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renoult" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khelif" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Quittet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwiri Fatima-Azzahra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ropars Gwenn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02617159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Dwiri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grimoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzani Omar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>