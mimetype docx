--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -3536,277 +3536,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chatre</w:t>
+                <w:t xml:space="preserve">BRAINTEL : Modification du signal IRM chez les patients porteurs de tumeurs bénignes du cerveau et des méninges traitées par proton-thérapie : Impact du TEL et de la dose biologique reçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tessonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192035v1</w:t>
+                <w:t xml:space="preserve">hal-03699279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAINTEL : Modification du signal IRM chez les patients porteurs de tumeurs bénignes du cerveau et des méninges traitées par proton-thérapie : Impact du TEL et de la dose biologique reçue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vela</w:t>
+                <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
+              <w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699279v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemispheric versus whole-brain irradiation induced neurotoxicity: longitudinal studies in the rat</w:t>
               </w:r>
@@ -6599,277 +6599,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">AI in oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046555v1</w:t>
+                <w:t xml:space="preserve">hal-05199102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI in oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199102v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matrix Therapy to counteract the early radiation-induced brain injury in rats</w:t>
               </w:r>
@@ -7032,51 +7032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Medical Image Computing and Computer Assisted Intervention, MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. Lecture Notes in Computer Science (LNCS), PRIME: International Workshop on PRedictive Intelligence In MEdicine, 16164, pp.24-33</w:t>
@@ -7224,402 +7224,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of extracellular vesicles-based therapy in the treatment of ischemic stroke</w:t>
+                <w:t xml:space="preserve">Prédiction de l'efficacité des traitements des glioblastomes par intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t>
+                <w:t xml:space="preserve">Noémie N Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Alexandre G Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
+                <w:t xml:space="preserve">S Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080098v1</w:t>
+                <w:t xml:space="preserve">hal-05046647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'efficacité des traitements des glioblastomes par intelligence artificielle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunaud</w:t>
+                <w:t xml:space="preserve">Brain exposition to low-dose ionizing radiation mitigate chronic cerebral hypoperfusion-induced cognitive deficits in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046647v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain exposition to low-dose ionizing radiation mitigate chronic cerebral hypoperfusion-induced cognitive deficits in the rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+                <w:t xml:space="preserve">Optimization of extracellular vesicles-based therapy in the treatment of ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">International Society for Extracellular Vesicles (ISEV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046585v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction par intelligence artificielle de l’efficacité des traitements des glioblastomes</w:t>
               </w:r>
@@ -7657,51 +7657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre G. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale (JNRb)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
@@ -7974,277 +7974,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical study of tumor hypoxia by multimodal MRI and PET imaging in brain metastases: interest of 64Cu-ATSM?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Fantin</w:t>
+                <w:t xml:space="preserve">Matrix therapy combined with mesenchymal stem cells-based approach in the context of brain ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Bourgeois</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Quittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">FENS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980228v1</w:t>
+                <w:t xml:space="preserve">hal-03980482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix therapy combined with mesenchymal stem cells-based approach in the context of brain ischemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Khelif</w:t>
+                <w:t xml:space="preserve">Preclinical study of tumor hypoxia by multimodal MRI and PET imaging in brain metastases: interest of 64Cu-ATSM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Gal</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association for Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980482v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
@@ -8349,652 +8349,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
+                <w:t xml:space="preserve">Impact d'une irradiation cérébrale hémisphérique sur le tissu cérébral sain et la cognition : étude longitudinale et multiparamétrique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunaud</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valable Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, e-congrès, France</w:t>
+              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368923v1</w:t>
+                <w:t xml:space="preserve">hal-03558094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle préclinique de radiotoxicité cérébrale : évaluation longitudinale et multiparamétrique des atteintes tissulaires et cognitives chez le rat adulte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valable Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373228v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une irradiation cérébrale hémisphérique sur le tissu cérébral sain et la cognition : étude longitudinale et multiparamétrique chez le rat</w:t>
+                <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brunaud Carole</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valable Samuel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558094v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t>
+                <w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brunaud Carole</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valable Samuel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, e-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558118v1</w:t>
+                <w:t xml:space="preserve">hal-03368923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle préclinique de radiotoxicité cérébrale : évaluation longitudinale et multiparamétrique des atteintes tissulaires et cognitives chez le rat adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368936v1</w:t>
+                <w:t xml:space="preserve">hal-03373228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition: longitudinal and multiparametric study in the rat</w:t>
               </w:r>
@@ -9118,51 +9118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'IRM multiparamétrique pour détecter les lésions cérébrales induites par l'irradiation chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunaud Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valable Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwiri Fatima-Azzahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10169,51 +10169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="083A4815"/>
+    <w:nsid w:val="BD6D3628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10400,51 +10400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-brunaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-1479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126185859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beaufils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-024-00736-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nizou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Pavissich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-007-9013-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F13A4F1BFCFB73D827B241EF993ACE1D477F8D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouanneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bourillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunaud Carole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tessonier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vela" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dwiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Gal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renoult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Gal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455306v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dillies," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Leclercq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougleux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveau Mika&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renoult" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khelif" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Quittet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwiri Fatima-Azzahra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ropars Gwenn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02617159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Dwiri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grimoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzani Omar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-brunaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-1479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126185859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beaufils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-024-00736-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Druine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2017.1389663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lesueur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nizou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.06.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMWQ65J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Pavissich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-007-9013-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F13A4F1BFCFB73D827B241EF993ACE1D477F8D7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouanneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bourillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2007.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunaud Carole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tessonier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dwiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Gal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Renoult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Gal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455306v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dillies," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N Moreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Leclercq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougleux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835448v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveau Mika&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980482v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renoult" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khelif" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Quittet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368936v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwiri Fatima-Azzahra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ropars Gwenn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02617159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Dwiri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Grimoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzani Omar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>