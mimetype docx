--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -503,69 +503,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24 (1), pp. 121-155</w:t>
+              <w:t xml:space="preserve">, 2009, pp.121-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00406500v1</w:t>
+                <w:t xml:space="preserve">hal-00990145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
               </w:r>
@@ -585,93 +585,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.121-155</w:t>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp. 121-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990145v1</w:t>
+                <w:t xml:space="preserve">halshs-00406500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni : Des faits stylisés aux résultats micro-économétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
@@ -680,93 +680,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22 (2), pp. 165-190</w:t>
+              <w:t xml:space="preserve">, 2007, pp.165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00257191v1</w:t>
+                <w:t xml:space="preserve">hal-00991450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni : Des faits stylisés aux résultats micro-économétriques</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
@@ -775,69 +775,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.165-190</w:t>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp. 165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991450v1</w:t>
+                <w:t xml:space="preserve">halshs-00257191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut résidentiel affecte-t-il la durée de chômage ? Une estimation micro-économétrique sur données françaises</w:t>
               </w:r>
@@ -1108,411 +1108,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+                <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588711v1</w:t>
+                <w:t xml:space="preserve">halshs-00588211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
+              <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588211v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of homeownership on job-match quality perceptions</w:t>
+                <w:t xml:space="preserve">Homeownership and job-match quality perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès de l'AFSE Nanterre, 10-11 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée (JMA), Dijon, 4-5 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954926v1</w:t>
+                <w:t xml:space="preserve">halshs-00450777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeownership and job-match quality perceptions</w:t>
+                <w:t xml:space="preserve">The impact of homeownership on job-match quality perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée (JMA), Dijon, 4-5 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de l'AFSE Nanterre, 10-11 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00450777v1</w:t>
+                <w:t xml:space="preserve">halshs-00954926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
               </w:r>
@@ -2854,263 +2854,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956910v1</w:t>
+                <w:t xml:space="preserve">halshs-00956915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956915v1</w:t>
+                <w:t xml:space="preserve">halshs-00956910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3388,51 +3388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2019.1642451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02170545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00991450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02881504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darcillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2019.1642451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02170545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00991450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02881504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darcillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>