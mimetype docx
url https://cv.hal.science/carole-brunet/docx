--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -627,51 +627,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00406500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni : Des faits stylisés aux résultats micro-économétriques</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
@@ -680,93 +680,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.165-190</w:t>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp. 165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991450v1</w:t>
+                <w:t xml:space="preserve">halshs-00257191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni : Des faits stylisés aux résultats micro-économétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
@@ -775,69 +775,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22 (2), pp. 165-190</w:t>
+              <w:t xml:space="preserve">, 2007, pp.165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00257191v1</w:t>
+                <w:t xml:space="preserve">hal-00991450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut résidentiel affecte-t-il la durée de chômage ? Une estimation micro-économétrique sur données françaises</w:t>
               </w:r>
@@ -1108,411 +1108,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
+              <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588211v1</w:t>
+                <w:t xml:space="preserve">halshs-00588711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+                <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588711v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeownership and job-match quality perceptions</w:t>
+                <w:t xml:space="preserve">The impact of homeownership on job-match quality perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée (JMA), Dijon, 4-5 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">58ème Congrès de l'AFSE Nanterre, 10-11 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00450777v1</w:t>
+                <w:t xml:space="preserve">halshs-00954926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of homeownership on job-match quality perceptions</w:t>
+                <w:t xml:space="preserve">Homeownership and job-match quality perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème Congrès de l'AFSE Nanterre, 10-11 septembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de Microéconomie Appliquée (JMA), Dijon, 4-5 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954926v1</w:t>
+                <w:t xml:space="preserve">halshs-00450777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété immobilière et déqualification dans l'emploi</w:t>
               </w:r>
@@ -2854,263 +2854,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunet</w:t>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956915v1</w:t>
+                <w:t xml:space="preserve">halshs-00956910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Herbin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956910v1</w:t>
+                <w:t xml:space="preserve">halshs-00956915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3388,51 +3388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2019.1642451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02170545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00991450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02881504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darcillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2019.1642451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02170545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00991450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chtioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cubizol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02881504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darcillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laussu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>