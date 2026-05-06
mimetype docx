--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,3830 +66,3696 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation between serum and saliva sex hormones in young female athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bonnigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16488-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steroid anabolic and catabolic hormones in highly and recreationally trained female athletes across the menstrual cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.70588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Menstrual Cycle and Oral Contraceptives on Haematological and Inflammatory Biomarkers in Highly Trained Female Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bonnigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.1580-1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormonal and metabolic responses across phases of combined oral contraceptive use and menstrual cycle in young elite female athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bonnigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.1923-1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05745-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the perception of movement vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (10), pp.2329-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218221140986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical activity and combined hormonal contraception: association with female students’ perception of menstrual symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Ericsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1185343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Specificities of Elite Female Athletes: A Multidisciplinary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11070622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global lifestyle assessment: Psychometric properties of the General Lifestyle Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iréné Lopez Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin R. Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le-Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.311 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-term DHEA administration in recreational athletes: impact on food intake, segmental body composition and adipokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gravisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Tiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (5), pp.808-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08845-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigour of self-paced reaching movement: cost of time and individual traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28979-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French validation of the modified-falls efficacy scale (M-FES Fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Zitari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2018.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protective Role of Recent and Past Long-Term Physical Activity on Age-Related Cognitive Decline: The Moderating Effect of Sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iréné Lopez-Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/japa.2016-0362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint Attention is Slowed in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Aging Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.144-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2016.1132826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attachment and alcohol use amongst athletes: The mediating role of conscientiousness and alexithymia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (2), pp.487-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2013.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of planned behaviour and road violations : the moderating influence of perceived behavioural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2012.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk of crashing with a tram: Perceptions of pedestrians, cyclists, and motorists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp 387-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2012.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where’s the Emotion? How Sport Psychology Can Inform Research on Emotion in Human Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eccles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Janelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (2), pp.180-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018720811403731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaineering as affect regulation: the moderating role of self-regulation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10615801003774210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la personnalité et des dispositions émotionnelles sur les conduites sportives à risques : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67, pp.39-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.067.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who takes risks in high-risk sports? A typological personality approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (4), pp.478-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond sensation seeking: affect regulation as a framework for predicting risk-taking behaviors in high-risk sport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (5), pp.731-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social cognitive determinants of the intention to wear safety gear among adult in-line skaters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britton W Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (5), pp.1064-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2009.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOTOR CONTROL, COGNITION, AND HORMONAL LEVEL DURING THE MENSTRUATION PHASE IN HIGHLY TRAINED FE- MALE ATHLETES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bonnigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ANNUAL CONGRESS OF THE EUROPEAN COLLEGE OF SPORT SCIENCE (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2025, Rimini, Italy. pg622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabolic and catabolic hormone levels during the menstruation phase in highly trained female athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnigal Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buisson Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2025, Rimini, Italy. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between serum and saliva sex hormones in young female athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bonnigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amercian College of Sports Medicine (ACSM, 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACSM, May 2024, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and female students' perception of menstrual symptoms: impact of hormonal contraception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericsson Magnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE, 2-5 July 2024, Glasgow, Scotland, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2024, Glasgow, United Kingdom. pg734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the perception of movement vigor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Control of Movement 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-body sensors for ergonomic analysis: influence of supports for order picking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Poitiers, France. pp.S253-S254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-body sensors for ergonomic analysis: influence of supports for order picking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S253-S254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Automatic Detection of Acute Stress: Relevant Nonverbal Behaviors and Impact of Personality Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Affective Computing and Intelligent Interaction (ACII2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, San Antonio, Texas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACII.2017.8273624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660059v1</w:t>
-              </w:r>
-[...2818 lines deleted...]
-                <w:t xml:space="preserve">hal-00580587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4036,51 +3902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agn&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnigal Juliette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Corinne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3859" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05745-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez Fontana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin R. Krueger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le-Scanff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gravisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Tiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08845-X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zitari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2018.07.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2016-0362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2013.10.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0MTKSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTX4PG3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eccles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ward" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Janelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811403731" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615801003774210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.067.0039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W Brewer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.06.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNM81KLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05745-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez Fontana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin R. Krueger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le-Scanff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.06.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gravisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Tiec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08845-X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zitari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2018.07.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2016-0362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2013.10.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0MTKSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.03.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTX4PG3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eccles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ward" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Janelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811403731" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615801003774210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.067.0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W Brewer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.06.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNM81KLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agn&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnigal Juliette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Corinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714262" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>