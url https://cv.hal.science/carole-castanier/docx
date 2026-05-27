--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -66,3688 +66,3688 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOTOR CONTROL, COGNITION, AND HORMONAL LEVEL DURING THE MENSTRUATION PHASE IN HIGHLY TRAINED FE- MALE ATHLETES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bonnigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th ANNUAL CONGRESS OF THE EUROPEAN COLLEGE OF SPORT SCIENCE (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2025, Rimini, Italy. pg622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabolic and catabolic hormone levels during the menstruation phase in highly trained female athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnigal Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buisson Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2025, Rimini, Italy. pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation between serum and saliva sex hormones in young female athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bonnigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amercian College of Sports Medicine (ACSM, 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACSM, May 2024, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical activity and female students' perception of menstrual symptoms: impact of hormonal contraception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericsson Magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE, 2-5 July 2024, Glasgow, Scotland, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2024, Glasgow, United Kingdom. pg734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the perception of movement vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Control of Movement 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-body sensors for ergonomic analysis: influence of supports for order picking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Poitiers, France. pp.S253-S254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-body sensors for ergonomic analysis: influence of supports for order picking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S253-S254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Automatic Detection of Acute Stress: Relevant Nonverbal Behaviors and Impact of Personality Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Affective Computing and Intelligent Interaction (ACII2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, San Antonio, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2017.8273624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between serum and saliva sex hormones in young female athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steroid anabolic and catabolic hormones in highly and recreationally trained female athletes across the menstrual cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16488-2⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.70588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936831v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid anabolic and catabolic hormones in highly and recreationally trained female athletes across the menstrual cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Correlation between serum and saliva sex hormones in young female athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Castanier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léane Blanchard</w:t>
+                <w:t xml:space="preserve">Juliette Bonnigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.70588⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16488-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371501v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Menstrual Cycle and Oral Contraceptives on Haematological and Inflammatory Biomarkers in Highly Trained Female Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Castanier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Bonnigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.1580-1587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dta.3859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal and metabolic responses across phases of combined oral contraceptive use and menstrual cycle in young elite female athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bonnigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 125, pp.1923-1932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-025-05745-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the perception of movement vigour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76 (10), pp.2329-2345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17470218221140986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and combined hormonal contraception: association with female students’ perception of menstrual symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Ericsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2023.1185343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Specificities of Elite Female Athletes: A Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (7), pp.622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/life11070622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global lifestyle assessment: Psychometric properties of the General Lifestyle Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréné Lopez Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin R. Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le-Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65, pp.311 - 323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term DHEA administration in recreational athletes: impact on food intake, segmental body composition and adipokines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gravisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (5), pp.808-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08845-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigour of self-paced reaching movement: cost of time and individual traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.10655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-28979-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of the modified-falls efficacy scale (M-FES Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zitari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78, pp.233-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.archger.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Role of Recent and Past Long-Term Physical Activity on Age-Related Cognitive Decline: The Moderating Effect of Sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréné Lopez-Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (3), pp.353-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/japa.2016-0362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Attention is Slowed in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Hartley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.144-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0361073X.2016.1132826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment and alcohol use amongst athletes: The mediating role of conscientiousness and alexithymia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (2), pp.487-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addbeh.2013.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of planned behaviour and road violations : the moderating influence of perceived behavioural control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.148-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2012.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of crashing with a tram: Perceptions of pedestrians, cyclists, and motorists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (4), pp 387-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where’s the Emotion? How Sport Psychology Can Inform Research on Emotion in Human Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eccles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Janelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (2), pp.180-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0018720811403731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaineering as affect regulation: the moderating role of self-regulation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anxiety, Stress and Coping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (1), pp.75-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10615801003774210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la personnalité et des dispositions émotionnelles sur les conduites sportives à risques : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67, pp.39-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sm.067.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who takes risks in high-risk sports? A typological personality approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (4), pp.478-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond sensation seeking: affect regulation as a framework for predicting risk-taking behaviors in high-risk sport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Woodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (5), pp.731-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social cognitive determinants of the intention to wear safety gear among adult in-line skaters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britton W Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Scanff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (5), pp.1064-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aap.2009.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580587v1</w:t>
-              </w:r>
-[...971 lines deleted...]
-                <w:t xml:space="preserve">hal-01660059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3902,51 +3902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05745-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez Fontana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin R. Krueger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le-Scanff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.06.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gravisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Tiec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08845-X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zitari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2018.07.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2016-0362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2013.10.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0MTKSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.03.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTX4PG3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eccles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ward" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Janelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811403731" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615801003774210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.067.0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W Brewer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.06.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNM81KLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agn&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnigal Juliette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Corinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714262" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agn&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnigal Juliette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Corinne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3859" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05745-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221140986" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez Fontana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin R. Krueger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le-Scanff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.06.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gravisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Tiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08845-X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bastide" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28979-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zitari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2018.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233; Lopez-Fontana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2016-0362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hartley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2016.1132826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2013.10.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Woodman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.12.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z0MTKSL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTX4PG3S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eccles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ward" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Janelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811403731" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615801003774210" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.067.0039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton W Brewer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2009.06.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNM81KLH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>