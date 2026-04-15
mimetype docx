--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -66,3570 +66,3704 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les territoires &amp;quot;font SyAM&amp;quot; (Systèmes Alimentaires du Milieu) : le cas du Département de l’Isère</w:t>
+                <w:t xml:space="preserve">L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+                <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corbiere</w:t>
+                <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delfosse</w:t>
+                <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+                <w:t xml:space="preserve">Olivier Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025/3 (253), pp.529-548. </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.253.0529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/161ep⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110822v1</w:t>
+                <w:t xml:space="preserve">hal-05590848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 -In search of Mid Tier Food Systems (MTFS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand les territoires &amp;quot;font SyAM&amp;quot; (Systèmes Alimentaires du Milieu) : le cas du Département de l’Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Habli</w:t>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Désolé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christophe Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art07-GB⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/3 (253), pp.529-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.253.0529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703918v1</w:t>
+                <w:t xml:space="preserve">hal-05110822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a model-based engineering framework for the design, organization, and management of local agri-food systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PSDR4 -In search of Mid Tier Food Systems (MTFS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Habli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Business and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojbm.2022.102050⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol86-art07-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632126v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to create intermediated local food system partnerships? Collective performance, collective negotiation, and collective learning</w:t>
+                <w:t xml:space="preserve">PSDR4 SYAM - A la recherche des Systèmes alimentaires du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Agriculture, Food Systems, and Community Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5304/jafscd.2022.121.013⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936752v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 SYAM - A la recherche des Systèmes alimentaires du milieu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Definition of a model-based engineering framework for the design, organization, and management of local agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Joyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art32⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (02), pp.914-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojbm.2022.102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702515v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment &amp;quot;faire SYAM&amp;quot; ? Observation de trois circuits alimentaires territorialisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to create intermediated local food system partnerships? Collective performance, collective negotiation, and collective learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Velly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sopr.043.0129⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Agriculture, Food Systems, and Community Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5304/jafscd.2022.121.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566993v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'un cadre d'ingénierie à base de modèles pour la conception et le pilotage des systèmes agroalimentaires de proximité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment &amp;quot;faire SYAM&amp;quot; ? Observation de trois circuits alimentaires territorialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie industriel et productique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0750⟩</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (43), pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.043.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474810v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intermédiation territoriale publique, une troisième voie entre dispositifs top-down et bottom-up ? Le cas du Pôle agroalimentaire de l’Isère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Définition d'un cadre d'ingénierie à base de modèles pour la conception et le pilotage des systèmes agroalimentaires de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2020.0007⟩</w:t>
+              <w:t xml:space="preserve">Génie industriel et productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198134v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de filières locales est-il gage d’une écologisation des pratiques agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre la main sur le marché : la construction de circuits intermédiés innovants pour la viande bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intermédiation territoriale publique, une troisième voie entre dispositifs top-down et bottom-up ? Le cas du Pôle agroalimentaire de l’Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Velly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.024.0129⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3-4), pp.329-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2020.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948007v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la résilience des systèmes alimentaires révèle des dynamiques de protection de l’eau en agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reprendre la main sur le marché : la construction de circuits intermédiés innovants pour la viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.5155⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1 (24), pp.129-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.024.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087534v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Produire et échanger dans le cadre de systèmes alimentaires du milieu : des incertitudes aux partenariats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agriculture de rupture et de transition, 2018/2-3 (234-235), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.234.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121206v1</w:t>
+                <w:t xml:space="preserve">hal-02087773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et échanger dans le cadre de systèmes alimentaires du milieu : des incertitudes aux partenariats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ce que la résilience des systèmes alimentaires révèle des dynamiques de protection de l’eau en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.234.0143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087773v1</w:t>
+                <w:t xml:space="preserve">hal-02087534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’“agriculture du milieu” est-elle opérante pour l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
+                <w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Brives</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5109⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087546v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Mid-Tier Supply Chains (France) and Values-Based Food Supply Chains (USA) : A Comparison of Motivations, Achievements, Barriers and Limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La notion d’“agriculture du milieu” est-elle opérante pour l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087647v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.13-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes alimentaires du milieu et création de chaines de valeurs : concepts et études de cas dans la région Rhône-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Developing Mid-Tier Supply Chains (France) and Values-Based Food Supply Chains (USA) : A Comparison of Motivations, Achievements, Barriers and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Lev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helene Brives</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (8), pp.1203-1219</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "Distributed, Interconnected and Democratic Agri-Food Economies: New Directions in Research", 6 (3), pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087567v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Ressource fourragère qui “convient”. Conceptions et points de vue d’éleveurs des Cévennes et du Vercors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Systèmes alimentaires du milieu et création de chaines de valeurs : concepts et études de cas dans la région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (8), pp.1203-1219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087576v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats et controverses sur l’intensification fourragère dans le Vercors : quelles pratiques, quelles conceptions en jeu ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Ressource fourragère qui “convient”. Conceptions et points de vue d’éleveurs des Cévennes et du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoléone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.110-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632267v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture biologique et agriculture de conservation : ruptures et transversalités entre deux communautés de pratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Débats et controverses sur l’intensification fourragère dans le Vercors : quelles pratiques, quelles conceptions en jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087582v1</w:t>
+                <w:t xml:space="preserve">hal-02632267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits de proximité, cadre de l’analyse de la relocalisation des circuits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, économie, sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 16, pp.455-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biodiversity to valorise local food products: the case of fish ponds in a cultural landscape, their biodiversity, and carp production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallod</w:t>
+                <w:t xml:space="preserve">Agriculture biologique et agriculture de conservation : ruptures et transversalités entre deux communautés de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.95-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10499-013-9641-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00959825v1</w:t>
+                <w:t xml:space="preserve">hal-02087582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits de proximité en fruits, une économie de la variabilité complémentaire de l'expédition . Enseignements à partir de l'arboriculture de la Moyenne Vallée du Rhône</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Filières agroalimentaires biologiques de proximité en Rhône-Alpes : diversité des modes d'organisation et éclairages sur la notion de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vitrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/w9yn-7f30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102784v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filières agroalimentaires biologiques de proximité en Rhône-Alpes : diversité des modes d'organisation et éclairages sur la notion de proximité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les circuits de proximité en fruits, une économie de la variabilité complémentaire de l'expédition . Enseignements à partir de l'arboriculture de la Moyenne Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vitrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.39-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090496v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrage territorial et formes de valorisation des productions localisées au Québec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lambert</w:t>
+                <w:t xml:space="preserve">Using biodiversity to valorise local food products: the case of fish ponds in a cultural landscape, their biodiversity, and carp production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.2965⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (6), pp.1395-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10499-013-9641-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100328v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00959825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des Indications Géographiques au Québec : construction, liens au lieu, protection et valorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ancrage territorial et formes de valorisation des productions localisées au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 322, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.2965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095028v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux modèles pour l’analyse territoriale des systèmes agroalimentaires au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">L’émergence des Indications Géographiques au Québec : construction, liens au lieu, protection et valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.297-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100389v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des appellations d’origine au Québec. Naissance d’une nouvelle convention de qualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deux modèles pour l’analyse territoriale des systèmes agroalimentaires au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.210⟩</w:t>
+              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1522/revueot.v17n1.485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102767v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYAL et relocalisation des agricultures européennes : Une application à l'arboriculture de la Moyenne Vallée du Rhône</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’émergence des appellations d’origine au Québec. Naissance d’une nouvelle convention de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 299, pp.24-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669084v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève histoire de la notion de qualité des aliments en France : du consensus aux controverses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SYAL et relocalisation des agricultures européennes : Une application à l'arboriculture de la Moyenne Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lambert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (3), pp.43-50</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.1547-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102389v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une brève histoire de la notion de qualité des aliments en France : du consensus aux controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (3), pp.43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production, protection et profession truffières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Byé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46-47 (46-47), pp.131-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3639,2593 +3773,2593 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reterriorialisation de l’approvisionnement de la restauration collective : analyse des processus d'innovation et d'intermédiation pour la carpe de la Dombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamar Habli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Puteaux (La Défense), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques territoriales en Dombes : Contribution d'un projet collectif de valorisation de la carpe de Dombes dans la restauration collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Habli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Habli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'agroécologie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where alternative food networks and agroecology meet: exploring synergies for food system transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">187th EAAE Seminar "Food System Transformation – Role of Research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jun 2024, Frick, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions par et pour le territoire, un concept innovant : le Système Alimentaire du Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la construction des Systèmes Alimentaires du Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 "Transitions pour le développement des territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEGITIMACY OF TERMINAL WHOLESALE MARKETS AS STAKEHOLDERS OF LOCAL FOOD CHAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">170th EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité et positionnement des marchés de gros dans les dynamiques de relocalisation de l’alimentation : les cas du marché de Lyon Corbas et du MIN de Grenoble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Agrofood of the middle, is this a innovative form of sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Preserving Ecosystem Services via Sustainable Agro-food Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122984v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SYAM : comment construire des systèmes alimentaires à mi-chemin entre circuits courts et circuits longs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Field trip: Breeders of Saveurs Iséroises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Molegnana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopérer dans les filières et les territoires pour une agriculture et une alimentaires durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EIP-AGRI Workshop "Innovation in the supply chain : creating value together"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087945v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field trip: Breeders of Saveurs Iséroises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les SYAM : comment construire des systèmes alimentaires à mi-chemin entre circuits courts et circuits longs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Molegnana</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIP-AGRI Workshop "Innovation in the supply chain : creating value together"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Coopérer dans les filières et les territoires pour une agriculture et une alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089131v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrofood of the middle, is this a innovative form of sustainable food systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Légitimité et positionnement des marchés de gros dans les dynamiques de relocalisation de l’alimentation : les cas du marché de Lyon Corbas et du MIN de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preserving Ecosystem Services via Sustainable Agro-food Chains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089194v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes sociétales autour de l’alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats généraux de l’alimentation Rhône-Alpes-Auvergne. Conférences introductive d’un des trois ateliers régionaux (100 personnes par atelier) lors du séminaire régional Région Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des systèmes alimentaires face aux perturbations environnementales : approche pour la compréhension des dynamiques de protection de la qualité de l'eau en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF; ERSA-GR, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes de gouvernance dans les Systèmes Alimentaires du Milieu (SYAM), Les cas de l’Isère et du Roannais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La différenciation par les proximités entre producteurs et consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche international INRA : "Repastol Les systèmes agro-alimentaires au lait cru. Retour sur l’évidence pastorienne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des produits biologiques ou locaux dans mon panier ? Forme d'arbitrage des consommateurs d'une grande zone urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les systèmes alimentaires du milieu des systèmes hybrides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Gouvernance territoriale du système alimentaire local – Interactions, Innovations, Intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech, Feb 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087845v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes alimentaires du milieu des systèmes hybrides ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des produits biologiques ou locaux dans mon panier ? Forme d'arbitrage des consommateurs d'une grande zone urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance territoriale du système alimentaire local – Interactions, Innovations, Intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech, Feb 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087854v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion “d’agriculture du milieu” est-elle un cadre pertinent pour renouveler l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement et signes de qualité (AOP-IGP) : enjeux, engagements et hésitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Brives</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Sortir des sentiers battus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087927v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et signes de qualité (AOP-IGP) : enjeux, engagements et hésitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Associer préservation de l'environnement et signes officiels de qualité français (AOP-IGP) en productions viticoles et fruitières : levier pour la résilience des systèmes alimentaires liés au territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sortir des sentiers battus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">Territoires méditerranéens : agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650176v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer préservation de l'environnement et signes officiels de qualité français (AOP-IGP) en productions viticoles et fruitières : levier pour la résilience des systèmes alimentaires liés au territoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La notion “d’agriculture du milieu” est-elle un cadre pertinent pour renouveler l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires méditerranéens : agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650163v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental embeddedness in animal food systems localization: A comparative analysis of initiatives in France, Morocco and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. ESRS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Florence, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se fait la rencontre entre offres et demandes locales pour la restauration collective publique ? Premiers enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bottois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Velly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Circuits Courts Alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00533183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA NOTION DE &amp;quot; PROXIMITE &amp;quot; POUR ANALYSER LES CIRCUITS COURTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Cornée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIe colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00617164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel ancrage territorial pour l’arboriculture de la Moyenne Vallée du Rhône (France) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congrès international du réseau SYAL “Alimentation et Territoires” (ALTER 2006) 3. congreso internacional de la Red SIAL.ALIMENTACIÓN Y TERRITORIOS - ALTER 2006 3. international congress of LAFS Network.FOOD AND TERRITORIES - ALTER 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Baeza (Jaén), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser par la qualité les fruits frais en Rhône-Alpes: passer d'une incantation à la mise en oeuvre d'une stratégie régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure valorisation par la qualité des fruits frais de Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et enjeux du développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6235,179 +6369,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exemple d'une reconquête du marché fruitier autour de la diffusion d'une nouvelle variété : le cas &amp;quot;Cripps Pink-Pink Lady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-ESR, 113, 68 p., 2000, Série Etudes et Recherches - Station d'Economie et de Sociologie Rurales, 2-7380-0936-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codification des techniques et relance des variétés dans la production de pommes : le cas de la variété Cripps-Pink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Desplobins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Non paginé / 147 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6417,675 +6551,675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IGP Cidre de glace du Québec : le début d'une aventure. Quelles suites donner?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Martin Cloutier, Anaïs Détolle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation du cidre au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-315, 2017, 978-2-7605-4698-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'échelle d'approvisionnement des cantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prigent-Simonin AH. et Hérault-Fournier C. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 169-186, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00718210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure valorisation de la qualité des fruits frais au verger et en station d'expédition en Rhône Alpes. Rapport scientifique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherches pour et sur le développement régional. Axe 1, projet 1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, protection et profession truffières</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Codification des techniques et relances des variétés : le cas de Pink Lady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Desplobins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestiquer le végétal : construction et appropriation des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-ESR, 1998, 2-7380-0844-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835241v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codification des techniques et relances des variétés : le cas de Pink Lady</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Production, protection et profession truffières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Byé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Desplobins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestiquer le végétal : construction et appropriation des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-ESR, 1998, 2-7380-0844-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841372v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium: Émergence d’un SyAM (systèmes alimentaires du milieu) : Comment gère-t-on les acteurs absents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaaya Raymond El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7095,463 +7229,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyAM - Systèmes alimentaires du milieu : Des outils pour développer la durabilité des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Isara; Montpellier SupAgro; Institut Pascal; AgroParisTech; Chambre d'Agriculture Auvergne-Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyAM - Expérimenter et outiller l’hybridation de systèmes alimentaires entre circuits courts et circuits longs : à la recherche des systèmes alimentaires du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Isara. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes des acteurs sur l’élevage dans le Parc naturel régional du Vercors : analyse des entretiens réalisés dans le cadre de la tâche 1 du projet ANR-Systerra-Mouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Nettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Terrier M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2012, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du plan de relance truffière du département du Lot (1970-1986) : rapport final 1997. Objectifs et méthodes, résultats d'enquête, recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Byé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7698,51 +7832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbiere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.253.0529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art07-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03632126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brulard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojbm.2022.102050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2022.121.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joyet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art32" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lafosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0143" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7427" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazoule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9641-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X1TSCLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vitrolles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w9yn-7f30" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2965" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04095028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n1.485" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.210" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal By&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03564254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joyet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lafosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Molegnana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02089959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Corn&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Desplobins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monticelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/transformation-cidre-quebec-3104.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaaya Raymond El Asmar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Karam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03818200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03818227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Terrier M." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souzat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouissi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.253.0529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art07-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joyet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art32" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03632126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brulard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojbm.2022.102050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2022.121.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0750" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lafosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vitrolles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w9yn-7f30" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazoule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9641-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X1TSCLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2965" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04095028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n1.485" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal By&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03564254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joyet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lafosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Molegnana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02089959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Corn&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Desplobins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monticelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/transformation-cidre-quebec-3104.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaaya Raymond El Asmar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Karam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03818200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03818227v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Terrier M." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouissi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>