--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -502,399 +502,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 SYAM - A la recherche des Systèmes alimentaires du milieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of a model-based engineering framework for the design, organization, and management of local agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Joyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art32⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (02), pp.914-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojbm.2022.102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702515v1</w:t>
+                <w:t xml:space="preserve">hal-03632126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a model-based engineering framework for the design, organization, and management of local agri-food systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Paris</w:t>
+                <w:t xml:space="preserve">How to create intermediated local food system partnerships? Collective performance, collective negotiation, and collective learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Business and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojbm.2022.102050⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Agriculture, Food Systems, and Community Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5304/jafscd.2022.121.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632126v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to create intermediated local food system partnerships? Collective performance, collective negotiation, and collective learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDR4 SYAM - A la recherche des Systèmes alimentaires du milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Agriculture, Food Systems, and Community Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.35-46. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.391-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5304/jafscd.2022.121.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936752v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment &amp;quot;faire SYAM&amp;quot; ? Observation de trois circuits alimentaires territorialisés</w:t>
               </w:r>
@@ -1010,90 +1010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'un cadre d'ingénierie à base de modèles pour la conception et le pilotage des systèmes agroalimentaires de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1138,287 +1138,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de filières locales est-il gage d’une écologisation des pratiques agricoles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intermédiation territoriale publique, une troisième voie entre dispositifs top-down et bottom-up ? Le cas du Pôle agroalimentaire de l’Isère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Heinisch</w:t>
+                <w:t xml:space="preserve">Geoffroy Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16546⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3-4), pp.329-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2020.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697681v1</w:t>
+                <w:t xml:space="preserve">hal-03198134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intermédiation territoriale publique, une troisième voie entre dispositifs top-down et bottom-up ? Le cas du Pôle agroalimentaire de l’Isère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+                <w:t xml:space="preserve">Le développement de filières locales est-il gage d’une écologisation des pratiques agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Lafosse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (3-4), pp.329-346. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2020.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198134v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprendre la main sur le marché : la construction de circuits intermédiés innovants pour la viande bovine</w:t>
               </w:r>
@@ -1502,399 +1502,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et échanger dans le cadre de systèmes alimentaires du milieu : des incertitudes aux partenariats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que la résilience des systèmes alimentaires révèle des dynamiques de protection de l’eau en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Agriculture de rupture et de transition, 2018/2-3 (234-235), pp.143-150. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.234.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087773v1</w:t>
+                <w:t xml:space="preserve">hal-02087534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la résilience des systèmes alimentaires révèle des dynamiques de protection de l’eau en agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gallien</w:t>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.5155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087534v1</w:t>
+                <w:t xml:space="preserve">hal-02121206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’environnement et valorisation des produits de l’élevage de montagne au regard de la théorie des communs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Produire et échanger dans le cadre de systèmes alimentaires du milieu : des incertitudes aux partenariats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+                <w:t xml:space="preserve">G. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (3), 19 p. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agriculture de rupture et de transition, 2018/2-3 (234-235), pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.234.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121206v1</w:t>
+                <w:t xml:space="preserve">hal-02087773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’“agriculture du milieu” est-elle opérante pour l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
               </w:r>
@@ -1906,64 +1906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 357-358, pp.41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1991,493 +1991,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+                <w:t xml:space="preserve">Developing Mid-Tier Supply Chains (France) and Values-Based Food Supply Chains (USA) : A Comparison of Motivations, Achievements, Barriers and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
+                <w:t xml:space="preserve">Larry Lev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "Distributed, Interconnected and Democratic Agri-Food Economies: New Directions in Research", 6 (3), pp.36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121226v1</w:t>
+                <w:t xml:space="preserve">hal-02087647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Mid-Tier Supply Chains (France) and Values-Based Food Supply Chains (USA) : A Comparison of Motivations, Achievements, Barriers and Limitations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Brives</w:t>
+                <w:t xml:space="preserve">Ecological embeddedness in animal food systems (re-)localisation: A comparative analysis of initiatives in France, Morocco and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2015.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087647v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes alimentaires du milieu et création de chaines de valeurs : concepts et études de cas dans la région Rhône-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Ressource fourragère qui “convient”. Conceptions et points de vue d’éleveurs des Cévennes et du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoléone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.110-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087567v1</w:t>
+                <w:t xml:space="preserve">hal-02087576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Ressource fourragère qui “convient”. Conceptions et points de vue d’éleveurs des Cévennes et du Vercors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes alimentaires du milieu et création de chaines de valeurs : concepts et études de cas dans la région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (8), pp.1203-1219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.7427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087576v1</w:t>
+                <w:t xml:space="preserve">hal-02087567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats et controverses sur l’intensification fourragère dans le Vercors : quelles pratiques, quelles conceptions en jeu ?</w:t>
               </w:r>
@@ -2582,541 +2582,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits de proximité, cadre de l’analyse de la relocalisation des circuits alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture biologique et agriculture de conservation : ruptures et transversalités entre deux communautés de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Praly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mundler</w:t>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, économie, sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.95-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078540v1</w:t>
+                <w:t xml:space="preserve">hal-02087582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture biologique et agriculture de conservation : ruptures et transversalités entre deux communautés de pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Les circuits de proximité, cadre de l’analyse de la relocalisation des circuits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josephine Peigné</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie, économie, sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 16, pp.455-478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087582v1</w:t>
+                <w:t xml:space="preserve">hal-02078540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filières agroalimentaires biologiques de proximité en Rhône-Alpes : diversité des modes d'organisation et éclairages sur la notion de proximité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les circuits de proximité en fruits, une économie de la variabilité complémentaire de l'expédition . Enseignements à partir de l'arboriculture de la Moyenne Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vitrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.39-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090496v1</w:t>
+                <w:t xml:space="preserve">hal-04102784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits de proximité en fruits, une économie de la variabilité complémentaire de l'expédition . Enseignements à partir de l'arboriculture de la Moyenne Vallée du Rhône</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
+                <w:t xml:space="preserve">Using biodiversity to valorise local food products: the case of fish ponds in a cultural landscape, their biodiversity, and carp production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (6), pp.1395-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10499-013-9641-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102784v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00959825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biodiversity to valorise local food products: the case of fish ponds in a cultural landscape, their biodiversity, and carp production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallod</w:t>
+                <w:t xml:space="preserve">Filières agroalimentaires biologiques de proximité en Rhône-Alpes : diversité des modes d'organisation et éclairages sur la notion de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vitrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10499-013-9641-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/w9yn-7f30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00959825v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage territorial et formes de valorisation des productions localisées au Québec</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYAL et relocalisation des agricultures européennes : Une application à l'arboriculture de la Moyenne Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4141,77 +4141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions par et pour le territoire, un concept innovant : le Système Alimentaire du Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Désolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la construction des Systèmes Alimentaires du Milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4407,558 +4407,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrofood of the middle, is this a innovative form of sustainable food systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Crosnier</w:t>
+                <w:t xml:space="preserve">Légitimité et positionnement des marchés de gros dans les dynamiques de relocalisation de l’alimentation : les cas du marché de Lyon Corbas et du MIN de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preserving Ecosystem Services via Sustainable Agro-food Chains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089194v1</w:t>
+                <w:t xml:space="preserve">hal-03122984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field trip: Breeders of Saveurs Iséroises</w:t>
+                <w:t xml:space="preserve">Les SYAM : comment construire des systèmes alimentaires à mi-chemin entre circuits courts et circuits longs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Molegnana</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIP-AGRI Workshop "Innovation in the supply chain : creating value together"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Coopérer dans les filières et les territoires pour une agriculture et une alimentaires durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089131v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SYAM : comment construire des systèmes alimentaires à mi-chemin entre circuits courts et circuits longs</w:t>
+                <w:t xml:space="preserve">Field trip: Breeders of Saveurs Iséroises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Molegnana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopérer dans les filières et les territoires pour une agriculture et une alimentaires durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EIP-AGRI Workshop "Innovation in the supply chain : creating value together"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087945v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité et positionnement des marchés de gros dans les dynamiques de relocalisation de l’alimentation : les cas du marché de Lyon Corbas et du MIN de Grenoble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+                <w:t xml:space="preserve">Agrofood of the middle, is this a innovative form of sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de recherche en sciences sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Preserving Ecosystem Services via Sustainable Agro-food Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122984v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentes sociétales autour de l’alimentation durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Delfosse</w:t>
+                <w:t xml:space="preserve">La résilience des systèmes alimentaires face aux perturbations environnementales : approche pour la compréhension des dynamiques de protection de la qualité de l'eau en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats généraux de l’alimentation Rhône-Alpes-Auvergne. Conférences introductive d’un des trois ateliers régionaux (100 personnes par atelier) lors du séminaire régional Région Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; ERSA-GR, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089959v1</w:t>
+                <w:t xml:space="preserve">hal-01650193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience des systèmes alimentaires face aux perturbations environnementales : approche pour la compréhension des dynamiques de protection de la qualité de l'eau en agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Gallien</w:t>
+                <w:t xml:space="preserve">Les attentes sociétales autour de l’alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF; ERSA-GR, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Etats généraux de l’alimentation Rhône-Alpes-Auvergne. Conférences introductive d’un des trois ateliers régionaux (100 personnes par atelier) lors du séminaire régional Région Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650193v1</w:t>
+                <w:t xml:space="preserve">hal-02089959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes de gouvernance dans les Systèmes Alimentaires du Milieu (SYAM), Les cas de l’Isère et du Roannais</w:t>
               </w:r>
@@ -4970,51 +4970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance territoriale du système alimentaire local – Interactions, Innovations, Intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroParisTech, Feb 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5242,51 +5242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des produits biologiques ou locaux dans mon panier ? Forme d'arbitrage des consommateurs d'une grande zone urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5318,394 +5318,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et signes de qualité (AOP-IGP) : enjeux, engagements et hésitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Gallien</w:t>
+                <w:t xml:space="preserve">La notion “d’agriculture du milieu” est-elle un cadre pertinent pour renouveler l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sortir des sentiers battus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650176v1</w:t>
+                <w:t xml:space="preserve">hal-02087927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer préservation de l'environnement et signes officiels de qualité français (AOP-IGP) en productions viticoles et fruitières : levier pour la résilience des systèmes alimentaires liés au territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Environnement et signes de qualité (AOP-IGP) : enjeux, engagements et hésitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires méditerranéens : agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sortir des sentiers battus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650163v1</w:t>
+                <w:t xml:space="preserve">hal-01650176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion “d’agriculture du milieu” est-elle un cadre pertinent pour renouveler l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Brives</w:t>
+                <w:t xml:space="preserve">Associer préservation de l'environnement et signes officiels de qualité français (AOP-IGP) en productions viticoles et fruitières : levier pour la résilience des systèmes alimentaires liés au territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Territoires méditerranéens : agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087927v1</w:t>
+                <w:t xml:space="preserve">hal-01650163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental embeddedness in animal food systems localization: A comparative analysis of initiatives in France, Morocco and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA NOTION DE &amp;quot; PROXIMITE &amp;quot; POUR ANALYSER LES CIRCUITS COURTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,51 +5993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel ancrage territorial pour l’arboriculture de la Moyenne Vallée du Rhône (France) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,701 +6525,904 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IGP Cidre de glace du Québec : le début d'une aventure. Quelles suites donner?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser le dialogue entre filières et territoires au travers d’une démarche collective innovante : Le cas de la région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Monticelli</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transformation du cidre au Québec</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.303-315, 2017, 978-2-7605-4698-1</w:t>
+              <w:t xml:space="preserve">Les chemins des Projets alimentaires territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.349-365, 2026, 9791041305032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089097v1</w:t>
+                <w:t xml:space="preserve">hal-05608257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'échelle d'approvisionnement des cantines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Praly</w:t>
+                <w:t xml:space="preserve">L’intégration des marchés de gros dans les projets alimentaires territoriaux : Une analyse exploratoire de la perception des acteurs du marché d’intérêt national de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 169-186, 2012, Sciences en partage</w:t>
+              <w:t xml:space="preserve">Les chemins des Projets alimentaires territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-342, 2026, 9791041305032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00718210v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure valorisation de la qualité des fruits frais au verger et en station d'expédition en Rhône Alpes. Rapport scientifique et technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
+                <w:t xml:space="preserve">L'IGP Cidre de glace du Québec : le début d'une aventure. Quelles suites donner?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Martin Cloutier, Anaïs Détolle (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de recherches pour et sur le développement régional. Axe 1, projet 1.3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">La transformation du cidre au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-315, 2017, 978-2-7605-4698-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831762v1</w:t>
+                <w:t xml:space="preserve">hal-02089097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codification des techniques et relances des variétés : le cas de Pink Lady</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser l'échelle d'approvisionnement des cantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prigent-Simonin AH. et Hérault-Fournier C. (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestiquer le végétal : construction et appropriation des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA-ESR, 1998, 2-7380-0844-5</w:t>
+              <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 169-186, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841372v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une meilleure valorisation de la qualité des fruits frais au verger et en station d'expédition en Rhône Alpes. Rapport scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme de recherches pour et sur le développement régional. Axe 1, projet 1.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production, protection et profession truffières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Byé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestiquer le végétal : construction et appropriation des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-ESR, 1998, 2-7380-0844-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codification des techniques et relances des variétés : le cas de Pink Lady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Desplobins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domestiquer le végétal : construction et appropriation des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-ESR, 1998, 2-7380-0844-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium: Émergence d’un SyAM (systèmes alimentaires du milieu) : Comment gère-t-on les acteurs absents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaaya Raymond El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7229,51 +7432,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyAM - Systèmes alimentaires du milieu : Des outils pour développer la durabilité des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7295,107 +7498,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Isara; Montpellier SupAgro; Institut Pascal; AgroParisTech; Chambre d'Agriculture Auvergne-Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyAM - Expérimenter et outiller l’hybridation de systèmes alimentaires entre circuits courts et circuits longs : à la recherche des systèmes alimentaires du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7404,288 +7607,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Isara. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes des acteurs sur l’élevage dans le Parc naturel régional du Vercors : analyse des entretiens réalisés dans le cadre de la tâche 1 du projet ANR-Systerra-Mouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Nettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Terrier M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2012, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du plan de relance truffière du département du Lot (1970-1986) : rapport final 1997. Objectifs et méthodes, résultats d'enquête, recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Byé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7832,51 +8035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.253.0529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art07-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joyet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art32" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03632126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brulard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojbm.2022.102050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2022.121.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0750" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lafosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafosse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vitrolles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w9yn-7f30" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazoule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9641-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X1TSCLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2965" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04095028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n1.485" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal By&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03564254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joyet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lafosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Molegnana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02089959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Corn&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Desplobins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monticelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/transformation-cidre-quebec-3104.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaaya Raymond El Asmar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Karam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03818200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03818227v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Terrier M." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouissi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.253.0529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Habli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art07-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03632126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brulard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojbm.2022.102050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2022.121.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joyet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art32" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0750" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lafosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10925" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.234.0143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02121226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2015.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBX8SK5Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7427" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazoule" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9641-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X1TSCLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vitrolles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w9yn-7f30" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2965" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04095028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n1.485" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal By&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03564254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03120436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joyet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03122984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089131v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lafosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Molegnana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02089959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02083614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Corn&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Desplobins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05608257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Barlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05608268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089097v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monticelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/transformation-cidre-quebec-3104.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835241v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. By&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaaya Raymond El Asmar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Karam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03818200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03818227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Terrier M." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souzat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouissi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>