--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,2221 +66,1400 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
-[...819 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nadaud, transfuge de classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 532 (6), pp.76-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/histo.532.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre, littérature, histoire et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14z4o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux, retour à Yvetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 524 (10), pp.26-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/histo.524.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la vie, écrire l’histoire : Annie Ernaux et les historien.ne.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, p. 239-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoles du peuple, écoles des pauvres ?&amp;quot; Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°55 (2017/2), p. 15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cours pour les ouvriers adultes au Conservatoire des arts et métiers dans le premier XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n°10, p. 33-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons et traités d'astronomie populaire dans le premier XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.166.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation industrielle vue par la presse ouvrière dans les années 1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°159 (2014/2), p. 65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalons pour une histoire de l’éducation industrielle destinée aux ouvriers adultes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 159 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etsoc.159.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation populaire sous la Restauration et la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pédagogies, utopies et révolutions (1789-1848), 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lrf.905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation populaire sous la Restauration et la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lrf.905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de l’efficacité sociale des Caisses d’épargne françaises au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n°XX-3/4, p.139-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historia de la Caja de Ahorros de París desde su fundación (1818) hasta la primera Ley Orgánica de Las Cajas de Ahorros francesas (1835)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papeles de economia española / Economía de las Comunidades Autónomas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 97, p. 106-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières étudiantes de l'Université de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, N° 4 (2), pp.35-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.004.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet philanthropique à la réussite financière : les Caisses d’épargne de 1818 à 1881</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers pour l'histoire de l'épargne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, n°1, p.9 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise des Caisses d’épargne françaises en 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, n°16 (1998/1), p. 59 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un thé chez les étudiantes parisiennes » par Marguerite d'Escola (1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clio.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle figure de la jeune fille sous la IIIe République : l’étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio, Histoire, femmes et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, n°4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clio.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2290,311 +1469,1132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards des transfuges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p.246-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caisse d’épargne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, p.272-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BARTHOLDI Jean-Frédéric, BARTHOLONI Jean-François, CANDOLLE (de) Augustin Pyramus, COTTIER François Adolphe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des protestants français. De 1787 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p.179-181 ; p.560-561 ; p.750-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paupérisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Romantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p.547-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Siegfried. Journal des voyages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Siegfried (1837-1922). Négociant international, républicain libéral, réformateur social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2024, 978-2-406-16500-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’école du soir. Éduquer le peuple à l’ère des révolutions (1815-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Vallon, coll. « La Chose publique, 2023, 979-10-267-1193-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’unir, travailler, résister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2021, 978-2-7574-3505-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.125972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’éducation populaire, 1815-1945. Perspectives françaises et internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2017, 978-2-7574-1496-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). connaître et réformer la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Moullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.342, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°10 (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.256, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dupin (1784-1873), savant, économiste, pédagogue et parlementaire du Premier au Second Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.308, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00813853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête judiciaire et ses récits. Mots, violence et politique. Varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fureix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'Histoire de la révolution de 1848 et des révolutions du XIXe siècle, pp.201, 2008, Revue d'histoire du XIXe siècle, ISSN 0765-0191, n°36-2008/1, Sylvie Aprile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04467602v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale et culturelle des Caisses d’épargne en France. 1818-1881</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, 2004, 2-7178-4905-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2606,203 +2606,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les vies de Jules Siegfried : éclairage sur un « moment républicain » de la société française et ouverture transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Christen (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Siegfried (1837-1922). Négociant international, républicain libéral et réformateur social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p.7-40, 2024, 978-2-406-16500-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Kalifa et le populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Dominique Houte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les belles époques de Dominique Kalifa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 31-41, 2024, 979-10-351-0902-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages de jeunesse de Jules et Jacques Siegfried (années 1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociant international, républicain libéral et réformateur social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p.45-64, 2024, 978-2-406-16500-2</w:t>
@@ -2831,51 +2831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Léon Lalanne, vulgarisation et éducation populaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Jarrige (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Léon Lalanne. Un ingénieur entre la science, la politique et l’industrie au XIXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Cahiers de la MSHE Ledoux, collection « Archives de l’imaginaire social », Presses universitaires de Franche-Comté., p.97-115, 2024, 978-2-38549-117-8</w:t>
@@ -2904,51 +2904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mystérieuse disparition d’un étudiant à la Belle Époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roy Pinker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits divers &amp; vies déviantes, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2990,77 +2990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’histoire des associations ouvrières au XIXe siècle : débats et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen; Caroline Fayolle; Samuel Hayat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’unir, travailler, résister. Les associations ouvrières au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-27, 2021, 978-2-7574-3505-2</w:t>
@@ -3089,51 +3089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d’éducation pour les travailleurs parisiens : l’Association libre pour l’éducation gratuite du peuple (1831-1834)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen, Caroline Fayolle, Samuel Hayat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mouvement des associations de travailleurs au XIXe siècle (1820-1871)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.47-65, 2021, 978-2-7574-3505-2</w:t>
@@ -3156,239 +3156,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auditeurs et élèves-adultes aux cours du soir (1815-1870) : un portrait de groupe difficile à saisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Condette, Véronique Castagnez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France, volume 1 : Parcours scolaires, genre et inégalités (XVIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 345-368., 2020, 978-2-7574-3081-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Curmer et les bibliothèques populaires : un savoir encyclopédique moral pour le peuple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Jean-Luc Chappey; Julien Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.281-286, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.18609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.18609⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03552248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un encyclopédisme populaire dans le premier XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Jean-Luc Chappey; Julien Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.213-234, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.18609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552209v1</w:t>
@@ -3412,64 +3412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans les bibliothèques populaires, une présence volontairement oubliée ? Quelques pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation populaire 1815-1945. Perspectives françaises et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.200-214, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3494,64 +3494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de l’éducation populaire en chantier : quelques points de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation populaire, 1815-1945. Perspectives françaises et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 35-50, 2017, 978-2-7574-1496-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3576,64 +3576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer l’histoire de l’éducation populaire, 1815-1945, Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation populaire, 1815-1945. Perspectives françaises et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p. 11-32, 2017, 978-2-7574-1496-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3652,225 +3652,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pédagogie de l’argent et la lutte contre le paupérisme dans la littérature. L’exemple des Caisses d’épargne sous la Restauration et la monarchie de Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Spandri (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature au prisme de l'économie - Argent et roman en France au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 311-333, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : &amp;quot;La force des esprits mous&amp;quot; ? De la philosophie à l'action sociale. Penser les reconfigurations intellectuelles et politiques après la révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Moullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). Connaître et réformer la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-42, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bibliothèques populaires : un remède à la question sociale dans la première moitié du XIXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Sandras (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des bibliothèques populaires à la lecture publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’ENSSIB, p. 53-76, 2014</w:t>
@@ -3899,77 +3899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force des esprits mous' ? De la philosophie à l'action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Moullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). Connaître et réformer la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-41, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argent de l’épargne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alya Aglan, Olivier Feiertag, Yannick Marec, (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français et l’argent. XIXe-XXIe siècle. Entre fantasme et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 145-161, 2013</w:t>
@@ -4067,51 +4067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'épargner veut dire ? Par-delà les poncifs de l'avarice balzacienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Péraud (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Comédie (in)humaine de l'argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, p. 53-75, 2013, 978-2-35687-261-6</w:t>
@@ -4140,51 +4140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Caisses d’épargne au XIXe siècle : un remède contre la crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de l’histoire économique aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Universitaires de Dijon, p. 143-155, 2013, 978-2-36441-042-8</w:t>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Caisses d’épargne françaises au XIXe siècle : une institution productrice de chiffres comptables et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Touchelay et Philippe Verheyde (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La genèse de la décision. Chiffres publics, chiffres privés dans la France du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bière, p. 229-244, 2009, 978-2-85276-098-1</w:t>
@@ -4286,51 +4286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dupin, propagandiste des Caisses d’épargne sous la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen et François Vatin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Dupin (1784-1873) : savant, économiste, pédagogue et parlementaire, du Premier au Second Empire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaire de Rennes, p. 235-252, 2009</w:t>
@@ -4359,51 +4359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Caisses d’épargne et la littérature dans la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Edelman et François Vatin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie et Littérature - France et Grande-Bretagne (1815-1848)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manuscrit-Université, p.219-241, 2007, 978-2-7481-9864-5</w:t>
@@ -4432,51 +4432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de la Caisse d’épargne de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Gueslin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources historiques des Caisses d’épargne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l’Épargne, p. 39-64, 2007</w:t>
@@ -4537,214 +4537,214 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles du peuple à l’ère des révolutions du XIXe siècle (1815-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°55 (2017/2), 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation industrielle et les savoirs enseignés aux ouvriers adultes en France (1800-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°159 (2014/2), 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête judiciaire et ses récits/ Mots, violence et politique/ Varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Christen</w:t>
+                <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colantonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (1), 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4778,64 +4778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Restauration revisitée / Les formes de la protestation / Une histoire de l’État au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35 (2), 2007, 1777-5329. </w:t>
@@ -5042,51 +5042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125972" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Moullier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen-L&#233;cuyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colantonio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fureix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.532.0076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.524.0026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.159.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.004.0035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.443" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.437" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04708393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/faits-divers-vies-deviantes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04383779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.2512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.1642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen-L&#233;cuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.532.0076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.524.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.159.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.004.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Moullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colantonio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fureix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04708393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/faits-divers-vies-deviantes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04383779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.2512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.1642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>