--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -66,1714 +66,1714 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards des transfuges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire de la connaissance sensible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p.246-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caisse d’épargne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p.272-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BARTHOLDI Jean-Frédéric, BARTHOLONI Jean-François, CANDOLLE (de) Augustin Pyramus, COTTIER François Adolphe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique des protestants français. De 1787 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p.179-181 ; p.560-561 ; p.750-751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paupérisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p.547-548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nadaud, transfuge de classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 532 (6), pp.76-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/histo.532.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre, littérature, histoire et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14z4o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux, retour à Yvetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 524 (10), pp.26-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/histo.524.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la vie, écrire l’histoire : Annie Ernaux et les historien.ne.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, p. 239-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoles du peuple, écoles des pauvres ?&amp;quot; Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°55 (2017/2), p. 15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cours pour les ouvriers adultes au Conservatoire des arts et métiers dans le premier XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n°10, p. 33-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons et traités d'astronomie populaire dans le premier XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.166.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation industrielle vue par la presse ouvrière dans les années 1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°159 (2014/2), p. 65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalons pour une histoire de l’éducation industrielle destinée aux ouvriers adultes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 159 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etsoc.159.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation populaire sous la Restauration et la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pédagogies, utopies et révolutions (1789-1848), 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lrf.905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation populaire sous la Restauration et la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lrf.905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de l’efficacité sociale des Caisses d’épargne françaises au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n°XX-3/4, p.139-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historia de la Caja de Ahorros de París desde su fundación (1818) hasta la primera Ley Orgánica de Las Cajas de Ahorros francesas (1835)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papeles de economia española / Economía de las Comunidades Autónomas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 97, p. 106-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières étudiantes de l'Université de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, N° 4 (2), pp.35-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.004.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet philanthropique à la réussite financière : les Caisses d’épargne de 1818 à 1881</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers pour l'histoire de l'épargne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, n°1, p.9 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise des Caisses d’épargne françaises en 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, n°16 (1998/1), p. 59 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un thé chez les étudiantes parisiennes » par Marguerite d'Escola (1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clio.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle figure de la jeune fille sous la IIIe République : l’étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio, Histoire, femmes et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, n°4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clio.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466741v1</w:t>
-              </w:r>
-[...306 lines deleted...]
-                <w:t xml:space="preserve">hal-04467602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1791,51 +1791,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Siegfried. Journal des voyages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1853,51 +1853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Siegfried (1837-1922). Négociant international, républicain libéral, réformateur social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2024, 978-2-406-16500-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1915,51 +1915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’école du soir. Éduquer le peuple à l’ère des révolutions (1815-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon, coll. « La Chose publique, 2023, 979-10-267-1193-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1977,64 +1977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’unir, travailler, résister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2074,51 +2074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’éducation populaire, 1815-1945. Perspectives françaises et internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2162,51 +2162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). connaître et réformer la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Moullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dupin (1784-1873), savant, économiste, pédagogue et parlementaire du Premier au Second Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2430,51 +2430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête judiciaire et ses récits. Mots, violence et politique. Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire sociale et culturelle des Caisses d’épargne en France. 1818-1881</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 2004, 2-7178-4905-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2606,203 +2606,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Kalifa et le populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud-Dominique Houte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les belles époques de Dominique Kalifa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 31-41, 2024, 979-10-351-0902-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les vies de Jules Siegfried : éclairage sur un « moment républicain » de la société française et ouverture transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Siegfried (1837-1922). Négociant international, républicain libéral et réformateur social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p.7-40, 2024, 978-2-406-16500-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages de jeunesse de Jules et Jacques Siegfried (années 1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociant international, républicain libéral et réformateur social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p.45-64, 2024, 978-2-406-16500-2</w:t>
@@ -2831,51 +2831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Léon Lalanne, vulgarisation et éducation populaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Jarrige (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Léon Lalanne. Un ingénieur entre la science, la politique et l’industrie au XIXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Cahiers de la MSHE Ledoux, collection « Archives de l’imaginaire social », Presses universitaires de Franche-Comté., p.97-115, 2024, 978-2-38549-117-8</w:t>
@@ -2904,51 +2904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mystérieuse disparition d’un étudiant à la Belle Époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roy Pinker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits divers &amp; vies déviantes, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3003,64 +3003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’histoire des associations ouvrières au XIXe siècle : débats et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen; Caroline Fayolle; Samuel Hayat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’unir, travailler, résister. Les associations ouvrières au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-27, 2021, 978-2-7574-3505-2</w:t>
@@ -3089,51 +3089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d’éducation pour les travailleurs parisiens : l’Association libre pour l’éducation gratuite du peuple (1831-1834)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen, Caroline Fayolle, Samuel Hayat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mouvement des associations de travailleurs au XIXe siècle (1820-1871)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.47-65, 2021, 978-2-7574-3505-2</w:t>
@@ -3162,51 +3162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditeurs et élèves-adultes aux cours du soir (1815-1870) : un portrait de groupe difficile à saisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Condette, Véronique Castagnez (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des élèves en France, volume 1 : Parcours scolaires, genre et inégalités (XVIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 345-368., 2020, 978-2-7574-3081-1</w:t>
@@ -3235,51 +3235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curmer et les bibliothèques populaires : un savoir encyclopédique moral pour le peuple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Jean-Luc Chappey; Julien Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.281-286, 2020, </w:t>
@@ -3317,51 +3317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un encyclopédisme populaire dans le premier XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bourdeau; Jean-Luc Chappey; Julien Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.213-234, 2020, </w:t>
@@ -3425,51 +3425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation populaire 1815-1945. Perspectives françaises et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.200-214, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de l’éducation populaire en chantier : quelques points de repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,51 +3576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer l’histoire de l’éducation populaire, 1815-1945, Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3658,51 +3658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie de l’argent et la lutte contre le paupérisme dans la littérature. L’exemple des Caisses d’épargne sous la Restauration et la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Spandri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature au prisme de l'économie - Argent et roman en France au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 311-333, 2014</w:t>
@@ -3744,51 +3744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : &amp;quot;La force des esprits mous&amp;quot; ? De la philosophie à l'action sociale. Penser les reconfigurations intellectuelles et politiques après la révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Moullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3826,51 +3826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bibliothèques populaires : un remède à la question sociale dans la première moitié du XIXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Sandras (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des bibliothèques populaires à la lecture publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’ENSSIB, p. 53-76, 2014</w:t>
@@ -3912,51 +3912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force des esprits mous' ? De la philosophie à l'action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Moullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chappey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argent de l’épargne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alya Aglan, Olivier Feiertag, Yannick Marec, (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français et l’argent. XIXe-XXIe siècle. Entre fantasme et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 145-161, 2013</w:t>
@@ -4067,51 +4067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'épargner veut dire ? Par-delà les poncifs de l'avarice balzacienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Péraud (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Comédie (in)humaine de l'argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, p. 53-75, 2013, 978-2-35687-261-6</w:t>
@@ -4140,51 +4140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Caisses d’épargne au XIXe siècle : un remède contre la crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de l’histoire économique aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Universitaires de Dijon, p. 143-155, 2013, 978-2-36441-042-8</w:t>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Caisses d’épargne françaises au XIXe siècle : une institution productrice de chiffres comptables et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Touchelay et Philippe Verheyde (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La genèse de la décision. Chiffres publics, chiffres privés dans la France du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bière, p. 229-244, 2009, 978-2-85276-098-1</w:t>
@@ -4286,51 +4286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dupin, propagandiste des Caisses d’épargne sous la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen et François Vatin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Dupin (1784-1873) : savant, économiste, pédagogue et parlementaire, du Premier au Second Empire,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaire de Rennes, p. 235-252, 2009</w:t>
@@ -4359,51 +4359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Caisses d’épargne et la littérature dans la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Edelman et François Vatin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie et Littérature - France et Grande-Bretagne (1815-1848)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manuscrit-Université, p.219-241, 2007, 978-2-7481-9864-5</w:t>
@@ -4432,51 +4432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de la Caisse d’épargne de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Gueslin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources historiques des Caisses d’épargne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l’Épargne, p. 39-64, 2007</w:t>
@@ -4537,64 +4537,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles du peuple à l’ère des révolutions du XIXe siècle (1815-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°55 (2017/2), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4612,51 +4612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation industrielle et les savoirs enseignés aux ouvriers adultes en France (1800-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°159 (2014/2), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4687,51 +4687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête judiciaire et ses récits/ Mots, violence et politique/ Varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colantonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,51 +4791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Restauration revisitée / Les formes de la protestation / Une histoire de l’État au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fureix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen-Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35 (2), 2007, 1777-5329. </w:t>
@@ -5042,51 +5042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen-L&#233;cuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.532.0076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.524.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.159.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.004.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Moullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colantonio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fureix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04708393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/faits-divers-vies-deviantes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04383779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.2512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.1642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371607v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen-L&#233;cuyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.532.0076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z4o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.524.0026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.159.0003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.004.0035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.443" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Moullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colantonio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fureix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04466731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04708393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/faits-divers-vies-deviantes-xixe-xxie-siecle/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04383779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04467518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04464540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.2512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.1642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>