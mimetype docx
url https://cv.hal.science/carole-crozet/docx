--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1691,265 +1691,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t>
+                <w:t xml:space="preserve">Cell-based therapy against prion diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aromatario</w:t>
+                <w:t xml:space="preserve">Aroa Relaño-Ginès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Hoye</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coph.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938459v1</w:t>
+                <w:t xml:space="preserve">hal-02571397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-based therapy against prion diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do mobile health applications support behaviour changes? A scoping review of mobile health applications relating to physical activity and eating behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aromatario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroa Relaño-Ginès</w:t>
+                <w:t xml:space="preserve">A.-M. Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44, pp.8-14. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.8-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coph.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571397v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium as a disease-modifying agent for prion diseases</w:t>
               </w:r>
@@ -2069,51 +2069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cooling Rates on γ → α Transformation and Metastable States in Fe–Cu Alloys with Addition of Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,64 +2186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion diseases and adult neurogenesis: How do prions counteract the brain's endogenous repair machinery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroa Relaño-Ginès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2290,64 +2290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Delivery of siRNA Down Regulates Brain Prion Protein and Ameliorates Neuropathology in Prion Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroa Relaño-Ginès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Resina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,51 +2424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion replication occurs in endogenous adult neural stem cells and alters their neuronal fate: involvement of endogenous neural stem cells in prion diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroa Relaño-Ginès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,51 +2675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of copper additions in Fe-10Ni (mass.%) alloys on cooling microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antoni-Zdziobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,51 +3112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Disorders - Drug Targets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), pp.58-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3184,344 +3184,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Gene Therapy in a Mouse Model of Prion Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular pathogenesis in prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Toupet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002773⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667611v1</w:t>
+                <w:t xml:space="preserve">hal-00902924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular pathogenesis in prion diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Gene Therapy in a Mouse Model of Prion Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mourton-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Beranger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (4), pp.1-17. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902924v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular pathogenesis in prion diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (4), pp.44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275161v1</w:t>
@@ -3545,51 +3545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trehalose impairs aggregation of PrPSc molecules and protects prion-infected cells against oxidative damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldsborough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prions État des lieux 20 ans après l'apparition de l'encéphalopathie spongiforme bovine / Where do we stand 20 years after the appearance of bovine spongiform encephalopathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3898,51 +3898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral circulation of the prion infectious agent in transgenic mice expressing the ovine prion protein gene in neurons only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lezmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,51 +4166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The truncated 23-230 form of the prion protein localizes to the nuclei of inducible cell lines independently of its nuclear localization signals and is not cytotoxic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vezilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mourton-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mourton-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (2), pp.454-63. </w:t>
@@ -4705,51 +4705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florid Plaque in ovine PrP transgenic mice infected with an experimental ovine BSE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Clua Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanawat Phuadraksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Meeting on Glial Cells in Health and Disease, Berlin, July 8–11, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany. </w:t>
@@ -5659,51 +5659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N Vignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Oliva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo G Alenda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Clua Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2025.103780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizhi Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mohammadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Littau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Scharfenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-024-02763-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clua Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auboyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clua Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hached" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2020.107681" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03334138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salvador-Prince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Relano Gines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Trousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.110829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009991" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralyath Balogoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2018.101381" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101438" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Rela&#241;o-Gin&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2018.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rela&#241;o-Gin&#233;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0209-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-018-0080-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Resina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brillaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Casanova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088797" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003485" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tsanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Maiorano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.505" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Herva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526510909010058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Compan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mourton-Gilles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002773" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beranger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beranger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldsborough" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.06.094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0X5F61M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debeer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-007-0276-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81J7X3CS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723121148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lezmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Betemps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82062-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delfieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onodera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.05.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2K1HM9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01484" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02356.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Biacabe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verchere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kve204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E. Hirbec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanawat Phuadraksa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10981136/2023/71/S1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N Vignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Oliva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo G Alenda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Clua Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2025.103780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizhi Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mohammadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Littau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Scharfenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-024-02763-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clua Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auboyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clua Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hached" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2020.107681" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03334138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salvador-Prince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Relano Gines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Trousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.110829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009991" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralyath Balogoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2018.101381" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101438" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Rela&#241;o-Gin&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2018.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rela&#241;o-Gin&#233;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0209-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-018-0080-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Resina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brillaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Casanova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088797" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003485" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tsanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Maiorano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.505" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Herva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526510909010058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beranger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667611v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Compan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mourton-Gilles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002773" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beranger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldsborough" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.06.094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0X5F61M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debeer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-007-0276-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81J7X3CS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723121148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lezmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Betemps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82062-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delfieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onodera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.05.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2K1HM9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01484" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02356.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Biacabe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verchere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kve204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E. Hirbec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanawat Phuadraksa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10981136/2023/71/S1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>