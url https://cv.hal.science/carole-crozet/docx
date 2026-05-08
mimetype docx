--- v1 (2026-04-09)
+++ v2 (2026-05-08)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of induced pluripotent stem cells IRMBi005-A from a patient with sporadic Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Transfer of mesenchymal stem cell mitochondria to CD4+ T cells contributes to repress Th1 differentiation by downregulating T-bet expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Clua Provost</w:t>
+                <w:t xml:space="preserve">Waseem Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Auboyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
+                <w:t xml:space="preserve">Jean Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monzo</w:t>
+                <w:t xml:space="preserve">Loïc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Schob</w:t>
+                <w:t xml:space="preserve">Geneviève Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103216⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-022-03219-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597809v1</w:t>
+                <w:t xml:space="preserve">hal-03956467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of mesenchymal stem cell mitochondria to CD4+ T cells contributes to repress Th1 differentiation by downregulating T-bet expression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of induced pluripotent stem cell lines IRMBi003-A and IRMBi003-B from a healthy donor to model Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nakhle</w:t>
+                <w:t xml:space="preserve">C. Clua Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vaillant</w:t>
+                <w:t xml:space="preserve">L. Auboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Garcin</w:t>
+                <w:t xml:space="preserve">C. Monzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Saout</w:t>
+                <w:t xml:space="preserve">E. Schob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.103250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-022-03219-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956467v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of induced pluripotent stem cell lines IRMBi003-A and IRMBi003-B from a healthy donor to model Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Establishment of induced pluripotent stem cells IRMBi005-A from a patient with sporadic Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Clua Provost</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">C Clua Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schob</w:t>
+                <w:t xml:space="preserve">Eliot Schob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 73, pp.103250. </w:t>
+              <w:t xml:space="preserve">, 2023, 72, pp.103216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2023.103216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597795v1</w:t>
+                <w:t xml:space="preserve">hal-04597809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin modifying enzymes as target for the treatment of tau-related diseases.</w:t>
               </w:r>
@@ -1429,64 +1429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of induced pluripotent stem cells (IRMBi001-A) from an Alzheimer's disease patient carrying a G217D mutation in the PSEN1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,64 +1563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of induced pluripotent stem cells (iPSCs) IRMBi002-A from an Alzheimer's disease patient carrying a D694N mutation in the APP gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,399 +3184,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular pathogenesis in prion diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Gene Therapy in a Mouse Model of Prion Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mourton-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902924v1</w:t>
+                <w:t xml:space="preserve">hal-01667611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Gene Therapy in a Mouse Model of Prion Diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Mourton-Gilles</w:t>
+                <w:t xml:space="preserve">Cellular pathogenesis in prion diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2773. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667611v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular pathogenesis in prion diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Crozet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lehmann</w:t>
+                <w:t xml:space="preserve">Florence Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (4), pp.44. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2008021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275161v1</w:t>
+                <w:t xml:space="preserve">hal-00902924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trehalose impairs aggregation of PrPSc molecules and protects prion-infected cells against oxidative damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3655,264 +3655,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrapie strain transmission studies in ovine PrP transgenic mice reveal dissimilar susceptibility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les prions État des lieux 20 ans après l'apparition de l'encéphalopathie spongiforme bovine / Where do we stand 20 years after the appearance of bovine spongiform encephalopathy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00418-007-0276-8⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (12), pp.1148-1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200723121148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180825v1</w:t>
+                <w:t xml:space="preserve">hal-00201159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prions État des lieux 20 ans après l'apparition de l'encéphalopathie spongiforme bovine / Where do we stand 20 years after the appearance of bovine spongiform encephalopathy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scrapie strain transmission studies in ovine PrP transgenic mice reveal dissimilar susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (5), pp.531-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00418-007-0276-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200723121148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00201159v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral circulation of the prion infectious agent in transgenic mice expressing the ovine prion protein gene in neurons only</w:t>
               </w:r>
@@ -4058,51 +4058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Betemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yea-Lih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mourton-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Mourton-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 89 (2), pp.454-63. </w:t>
@@ -4619,51 +4619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Biacabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N Vignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Oliva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo G Alenda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Clua Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2025.103780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizhi Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mohammadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Littau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Scharfenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-024-02763-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clua Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auboyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clua Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hached" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2020.107681" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03334138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salvador-Prince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Relano Gines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Trousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.110829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009991" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralyath Balogoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2018.101381" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101438" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Rela&#241;o-Gin&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2018.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rela&#241;o-Gin&#233;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0209-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-018-0080-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Resina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brillaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Casanova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088797" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003485" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tsanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Maiorano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.505" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Herva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526510909010058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beranger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667611v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Compan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mourton-Gilles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002773" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beranger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldsborough" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.06.094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0X5F61M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debeer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-007-0276-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81J7X3CS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723121148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lezmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Betemps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82062-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delfieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onodera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.05.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2K1HM9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01484" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02356.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Biacabe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verchere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kve204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E. Hirbec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanawat Phuadraksa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10981136/2023/71/S1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N Vignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Oliva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo G Alenda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Clua Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monteil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2025.103780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizhi Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kovac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mohammadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Littau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Scharfenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-024-02763-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clua Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auboyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103250" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clua Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2023.103216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hached" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2020.107681" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03334138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salvador-Prince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Relano Gines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Trousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.110829" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009991" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ghazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralyath Balogoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pilati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2018.101381" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101438" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Rela&#241;o-Gin&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2018.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aromatario" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Hoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vuillemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Foucaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.06.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rela&#241;o-Gin&#233;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brillaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0209-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoni-Zdziobek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-018-0080-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.29021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Resina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brillaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Casanova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088797" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belondrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003485" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tsanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Maiorano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2013.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.505" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Herva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871526510909010058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Compan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mourton-Gilles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002773" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beranger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beranger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldsborough" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.06.094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0X5F61M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723121148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debeer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-007-0276-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81J7X3CS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lezmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Betemps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82062-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vezilier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delfieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onodera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2006.05.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2K1HM9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yea-Lih Lin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01484" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02356.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Biacabe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verchere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kve204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E. Hirbec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hemonnot-Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanawat Phuadraksa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10981136/2023/71/S1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>